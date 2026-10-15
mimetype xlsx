--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -329,143 +329,143 @@
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenant spa et bien-être</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
+  </x:si>
+  <x:si>
     <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
   </x:si>
   <x:si>
-    <x:t>Intervenant spa et bien-être</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Massage Ayurvedique Abhyanga</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage bien-être Californien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage amma assis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bols Tibétains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forme et Minceur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madéro'fit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relaxation coréenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Shiatsu</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Anatomie palpatoire</x:t>
   </x:si>
   <x:si>
     <x:t>Massage balinais</x:t>
   </x:si>
   <x:si>
     <x:t>Massage crânien indien Shirotchampi</x:t>
   </x:si>
   <x:si>
     <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage bien-être Californien</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Massage Chi Nei Tsang</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire thaïlandaise</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être femme enceinte</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Tuina Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Massage lomi lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Oriental</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Naturospirit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage Minceur</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Naturospirit</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Tuina du dos</x:t>
   </x:si>
   <x:si>
     <x:t>Massage suédois Deep Tissue</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Massage Bien-Etre Énergétique </x:t>
   </x:si>
   <x:si>
     <x:t>Daniela Molinari - Institut de Formation Maestria</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être avec ventouses</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
@@ -767,116 +767,116 @@
   <x:si>
     <x:t>Conseil en aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
   <x:si>
     <x:t>06370</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire chinoise</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage Chinois - Tui Na bien-être - Niveau 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Hawaïen Lomi Lomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madérothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage bébé Shantala</x:t>
+  </x:si>
+  <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage bébé Shantala</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Unamano</x:t>
   </x:si>
   <x:si>
     <x:t>69250</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
-[...2 lines deleted...]
-    <x:t>12/01/2027 00:00:00</x:t>
+    <x:t>Massage ayurvédique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien spécialisé en danse-thérapie contemporaine : organiser un dispositif de danse-thérapie contemporaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les massages du monde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les bases du massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Le protocole Zénith</x:t>
   </x:si>
   <x:si>
     <x:t>Massage ayurvédique Abhyanga</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage ayurvédique</x:t>
-[...5 lines deleted...]
-    <x:t>Les bases du massage bien-être</x:t>
+    <x:t>Drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>Massage californien et/ou suédois</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en gemmothérapie - Bourgeons et infusions</x:t>
   </x:si>
   <x:si>
     <x:t>Massage thaïlandais</x:t>
   </x:si>
   <x:si>
-    <x:t>Drainage lymphatique</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Accompagnement énergétique - Massages énergétiques - Bols tibétains - Réflexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en phytologie - Huiles essentielles et végétales - Hydrolats - Bourgeons et Infusions - Fleurs de Bach</x:t>
   </x:si>
   <x:si>
     <x:t>Massage sonore aux bols chantants tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Massage deep tissue - niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien(ne) en drainage lymphatique bien-être corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en aromathérapie - Huiles essentielles, hydrolats et huiles végétales</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en élixirs floraux - Fleurs de Bach - Accompagnement des émotions</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage enfant (de 2 à 12 ans)</x:t>
@@ -1271,65 +1271,65 @@
   <x:si>
     <x:t>Aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Fleurs de Bach</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Massage deep tissue - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Alimentation, perte de poids : troubles du comportement alimentaire et accompagnement par l'hypnose</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hypnose pour la femme en période de ménopause</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomia</x:t>
   </x:si>
   <x:si>
     <x:t>68400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Polygone</x:t>
   </x:si>
   <x:si>
     <x:t>GP</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
@@ -1469,59 +1469,59 @@
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien TCC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>03/31/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Head spa</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans , Femme , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrologue</x:t>
@@ -1586,77 +1586,77 @@
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer son activité de médiation par l'animal</x:t>
   </x:si>
   <x:si>
     <x:t>Christine Dagonet - Reconnect</x:t>
   </x:si>
   <x:si>
     <x:t>06460</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Zoothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>ESCRAGNOLLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Madérothérapie visage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vanessa Saboun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLAUCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage post-opératoire</x:t>
   </x:si>
   <x:si>
-    <x:t>Vanessa Saboun</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>ALLAUCH</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Métallothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Madérothérapie visage</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Métallothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage et corps</x:t>
   </x:si>
   <x:si>
     <x:t>Yesothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>Métallothérapie - glace corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Tuteur</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique des fondamentaux de la Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
@@ -1760,254 +1760,254 @@
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>N22Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie du développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie du développement parcours psychologie clinique du développement : enfance, adolescence, vieillissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jak - Aftec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseiller en Dravyaguna et phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...41 lines deleted...]
-    <x:t>84100</x:t>
+    <x:t>Massage deep tissue - niveau 3</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage deep tissue - niveau 3</x:t>
+    <x:t>Master mention psychologie du développement parcours psychologie des transitions : orientation, insertion, conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santé par le toucher (Proficiency Touch for Health)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Enseignant , Profession libérale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion stress</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Débuter en massages bien être</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Handicapé moteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en sophrologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychopraticien en thérapie brèves - niveau 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coalix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien naturopathe : naturopathe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aesculape - Ecole Libre de Naturopathie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinesiologue professionnel ESTN (Reformed)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Commerçant , Profession libérale , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en Art Thérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Faculté de Psychologie et de Psychanalyse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en sophrologie EFPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien naturopathe : éducateur de santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réflexologie Kenkou</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transe-Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine traditionnelle chinoise - 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention psychologie du développement parcours psychologie des transitions : orientation, insertion, conseil</x:t>
-[...142 lines deleted...]
-  <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en accompagnement au changement et la gestion du stress par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturothérapie : conseiller en hygiène de vie</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire bien être</x:t>
@@ -2036,107 +2036,107 @@
   <x:si>
     <x:t>Massage Rebozo</x:t>
   </x:si>
   <x:si>
     <x:t>Trio massage : Shiatsu, Gua-sha et Chi Nei Tsang</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en plantes et santé</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Yoga adapté et thérapeutique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosa Aguilera - Yoga du Sud</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage post-partum (inspiration Rebozo)</x:t>
   </x:si>
   <x:si>
-    <x:t>Yoga adapté et thérapeutique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>Arche Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yoga Vinyasa</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Professeur de Yoga - Module 3</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvie Clément - Spicy Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/06/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Technicien en Hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>Efcoaching</x:t>
   </x:si>
   <x:si>
     <x:t>13580</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie métamorphique</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dubarry Academy</x:t>
   </x:si>
   <x:si>
     <x:t>92130</x:t>
@@ -2213,192 +2213,192 @@
   <x:si>
     <x:t>Modelage du corps - Madeirothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rituel corps AMSARI</x:t>
   </x:si>
   <x:si>
     <x:t>L'Esthéticienne</x:t>
   </x:si>
   <x:si>
     <x:t>Yin Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie holistique spécialité epigenetique</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réflexologie palmaire traditionnelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Espace des possibles formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assertivité pour des relations gagnant - gagnant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smar Team</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Affirmation soi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maderotherapie visage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage crânien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien 2 en hypnose et communication ericksonienne (combiné)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art-thérapeute en mouvement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terre de Lune</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Particulier, individuel , Profession libérale , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pilates - Utilisation du petit matériel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prepa-Sports Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage drainant brésilien corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage drainant brésilien visage</x:t>
   </x:si>
   <x:si>
-    <x:t>Espace des possibles formations</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
-  </x:si>
-[...130 lines deleted...]
-    <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage facial japonais kobido</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant de bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yin Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien 2 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
@@ -4052,105 +4052,105 @@
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>546879</x:v>
+        <x:v>546860</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>546880</x:v>
+        <x:v>546881</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
@@ -4163,105 +4163,105 @@
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>546858</x:v>
+        <x:v>546882</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>546860</x:v>
+        <x:v>546879</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
@@ -4271,822 +4271,822 @@
       <x:c r="J22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>546881</x:v>
+        <x:v>546880</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>546882</x:v>
+        <x:v>546858</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>551193</x:v>
+        <x:v>551194</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>551184</x:v>
+        <x:v>551186</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>551191</x:v>
+        <x:v>551197</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>551199</x:v>
+        <x:v>551205</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>551406</x:v>
+        <x:v>551216</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>551410</x:v>
+        <x:v>551341</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>551194</x:v>
+        <x:v>551397</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>551186</x:v>
+        <x:v>551404</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>551197</x:v>
+        <x:v>551193</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>551205</x:v>
+        <x:v>551184</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>551216</x:v>
+        <x:v>551191</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>551341</x:v>
+        <x:v>551199</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>551397</x:v>
+        <x:v>551406</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>551404</x:v>
+        <x:v>551410</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>76</x:v>
@@ -5464,247 +5464,247 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>551389</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>551206</x:v>
+        <x:v>543922</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>551369</x:v>
+        <x:v>551206</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>551401</x:v>
+        <x:v>551369</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>543922</x:v>
+        <x:v>551401</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
@@ -5823,202 +5823,202 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>535904</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>551161</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>551163</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>551185</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6027,51 +6027,51 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>551198</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
@@ -6178,51 +6178,51 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>551305</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6231,51 +6231,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>551338</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
@@ -6333,100 +6333,100 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>551390</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>551403</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6484,51 +6484,51 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6586,51 +6586,51 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>551415</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6639,51 +6639,51 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>551192</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
@@ -8203,69 +8203,69 @@
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>576554</x:v>
+        <x:v>577479</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>228</x:v>
@@ -8274,100 +8274,100 @@
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>577459</x:v>
+        <x:v>577482</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>577460</x:v>
+        <x:v>577512</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>148</x:v>
@@ -8382,1012 +8382,1012 @@
       <x:c r="M102" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>574195</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>577479</x:v>
+        <x:v>597820</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>577482</x:v>
+        <x:v>577459</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>577512</x:v>
+        <x:v>577460</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>510287</x:v>
+        <x:v>576554</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L107" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M107" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N107" s="3" t="n">
+        <x:v>43445</x:v>
+      </x:c>
+      <x:c r="O107" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="P107" s="0" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="Q107" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="L107" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>597820</x:v>
+        <x:v>510287</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>543919</x:v>
+        <x:v>510289</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>577457</x:v>
+        <x:v>598666</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>577458</x:v>
+        <x:v>543611</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>543611</x:v>
+        <x:v>604528</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>510289</x:v>
+        <x:v>603664</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>604528</x:v>
+        <x:v>543919</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>603664</x:v>
+        <x:v>577457</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>577456</x:v>
+        <x:v>577458</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>577468</x:v>
+        <x:v>510254</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>577532</x:v>
+        <x:v>510312</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>577533</x:v>
+        <x:v>577456</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>510254</x:v>
+        <x:v>577468</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>510312</x:v>
+        <x:v>577532</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>598666</x:v>
+        <x:v>577533</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>228</x:v>
@@ -9561,51 +9561,51 @@
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>577505</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -9882,51 +9882,51 @@
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>573783</x:v>
       </x:c>
@@ -10486,132 +10486,132 @@
       <x:c r="R143" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>552624</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>566490</x:v>
+        <x:v>552603</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>552603</x:v>
+        <x:v>566490</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>162</x:v>
@@ -10923,51 +10923,51 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>579680</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>267</x:v>
@@ -11509,77 +11509,77 @@
       <x:c r="R163" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>606678</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q164" s="16" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>588185</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>351</x:v>
@@ -11867,105 +11867,105 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>597610</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>608293</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>38</x:v>
@@ -12037,77 +12037,77 @@
       <x:c r="R173" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>600768</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>614509</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>147</x:v>
@@ -12322,51 +12322,51 @@
       <x:c r="I179" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>598456</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -12392,238 +12392,238 @@
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>598476</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>587863</x:v>
+        <x:v>598455</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>598455</x:v>
+        <x:v>598475</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>598475</x:v>
+        <x:v>587863</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>598461</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>267</x:v>
@@ -12730,51 +12730,51 @@
       <x:c r="I187" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>587854</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -12885,51 +12885,51 @@
         <x:v>267</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>598452</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>267</x:v>
@@ -13208,1059 +13208,1059 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>587861</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>598396</x:v>
+        <x:v>572605</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>598447</x:v>
+        <x:v>598448</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>598446</x:v>
+        <x:v>598454</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>598453</x:v>
+        <x:v>598457</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>628570</x:v>
+        <x:v>598460</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>574335</x:v>
+        <x:v>598466</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>598459</x:v>
+        <x:v>598479</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>598462</x:v>
+        <x:v>574335</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>598463</x:v>
+        <x:v>628570</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>266</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>352</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>598468</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>598472</x:v>
+        <x:v>627799</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>351</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>602685</x:v>
+        <x:v>598459</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>627799</x:v>
+        <x:v>598462</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>572605</x:v>
+        <x:v>598463</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>598448</x:v>
+        <x:v>598468</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>598454</x:v>
+        <x:v>598472</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>598457</x:v>
+        <x:v>598396</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>598460</x:v>
+        <x:v>598447</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>598466</x:v>
+        <x:v>598446</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>598479</x:v>
+        <x:v>598453</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>163</x:v>
@@ -15277,144 +15277,144 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>617942</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>625435</x:v>
+        <x:v>617274</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>617274</x:v>
+        <x:v>625435</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>129</x:v>
@@ -15698,150 +15698,150 @@
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>629277</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>618997</x:v>
+        <x:v>618999</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>618999</x:v>
+        <x:v>618997</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
@@ -16116,65 +16116,65 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>616383</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>623901</x:v>
       </x:c>
@@ -16223,62 +16223,62 @@
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>623893</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>630239</x:v>
       </x:c>
@@ -16797,535 +16797,535 @@
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="S266" s="14" t="n">
+        <x:v>630176</x:v>
+      </x:c>
+      <x:c r="T266" s="16" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="S267" s="0" t="n">
+        <x:v>630179</x:v>
+      </x:c>
+      <x:c r="T267" s="4" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="S268" s="14" t="n">
+        <x:v>630180</x:v>
+      </x:c>
+      <x:c r="T268" s="16" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="S269" s="0" t="n">
+        <x:v>630183</x:v>
+      </x:c>
+      <x:c r="T269" s="4" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>630178</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>630184</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>630177</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>630188</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>630175</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>630182</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
@@ -17345,83 +17345,83 @@
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>602499</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>630464</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -17551,65 +17551,65 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>628963</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>628965</x:v>
       </x:c>
@@ -18118,68 +18118,68 @@
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>638376</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>630121</x:v>
       </x:c>
@@ -18219,1913 +18219,1915 @@
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>640675</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>563</x:v>
-[...1 lines deleted...]
-      <x:c r="C294" s="15" t="s"/>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C294" s="15" t="n">
+        <x:v>38992</x:v>
+      </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="J294" s="14" t="s"/>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="J294" s="14" t="s">
+        <x:v>567</x:v>
+      </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>616118</x:v>
+        <x:v>596275</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="H295" s="0" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="I295" s="4" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="J295" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="I295" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>596275</x:v>
+        <x:v>639506</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>572</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>573</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>575</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>639506</x:v>
+        <x:v>630300</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>630300</x:v>
+        <x:v>616118</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="H298" s="14" t="s"/>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s">
+        <x:v>352</x:v>
+      </x:c>
       <x:c r="I298" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>638210</x:v>
+        <x:v>630116</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>630116</x:v>
+        <x:v>630573</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>630573</x:v>
+        <x:v>638210</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>534</x:v>
-[...1 lines deleted...]
-      <x:c r="C301" s="3" t="s"/>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C301" s="3" t="n">
+        <x:v>38992</x:v>
+      </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="J301" s="0" t="s">
+        <x:v>567</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>640031</x:v>
+        <x:v>639507</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C302" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>573</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>575</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>639507</x:v>
+        <x:v>635888</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>15097</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>635888</x:v>
+        <x:v>633884</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>15097</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>633884</x:v>
+        <x:v>634314</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>634314</x:v>
+        <x:v>639964</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>283</x:v>
-[...1 lines deleted...]
-      <x:c r="H306" s="14" t="s"/>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s">
+        <x:v>128</x:v>
+      </x:c>
       <x:c r="I306" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>639964</x:v>
+        <x:v>621806</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>127</x:v>
-[...2 lines deleted...]
-        <x:v>128</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>621806</x:v>
+        <x:v>601894</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>594</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>601894</x:v>
+        <x:v>601896</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="U308" s="16" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>601896</x:v>
+        <x:v>601897</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="U309" s="4" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>601897</x:v>
+        <x:v>601891</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="U310" s="16" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>601891</x:v>
+        <x:v>632216</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>14456</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P312" s="14" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="Q312" s="16" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="R312" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="S312" s="14" t="n">
+        <x:v>630324</x:v>
+      </x:c>
+      <x:c r="T312" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="P312" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>630324</x:v>
+        <x:v>625230</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>625230</x:v>
+        <x:v>635889</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>635889</x:v>
+        <x:v>643584</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="U315" s="4" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>614</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>643584</x:v>
+        <x:v>626347</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="H317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>626347</x:v>
+        <x:v>630706</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>614</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>630706</x:v>
+        <x:v>598378</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>598378</x:v>
+        <x:v>639079</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>639079</x:v>
+        <x:v>630323</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>630323</x:v>
+        <x:v>635272</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>324</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>635272</x:v>
+        <x:v>628042</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="S323" s="0" t="n">
+        <x:v>635887</x:v>
+      </x:c>
+      <x:c r="T323" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="S323" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>274</x:v>
-[...1 lines deleted...]
-      <x:c r="H324" s="14" t="s"/>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s">
+        <x:v>536</x:v>
+      </x:c>
       <x:c r="I324" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>635887</x:v>
+        <x:v>640031</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>640782</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>640784</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="I327" s="4" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="Q327" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="Q327" s="4" t="s">
+      <x:c r="R327" s="0" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>583218</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="Q328" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="Q328" s="16" t="s">
+      <x:c r="R328" s="14" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>586350</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="I329" s="4" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="Q329" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="Q329" s="4" t="s">
+      <x:c r="R329" s="0" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>586348</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -20156,78 +20158,78 @@
         <x:v>294</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>587881</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>630322</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
@@ -20721,252 +20723,252 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>617273</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>638901</x:v>
+        <x:v>638899</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>642948</x:v>
+        <x:v>638901</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>621268</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>638899</x:v>
+        <x:v>642948</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
@@ -21039,74 +21041,74 @@
       <x:c r="R347" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>624158</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>621259</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
@@ -21179,51 +21181,51 @@
       <x:c r="M350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>632192</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>38</x:v>
@@ -21236,331 +21238,331 @@
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>587882</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>602501</x:v>
+        <x:v>623996</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>15450</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>488934</x:v>
+        <x:v>602501</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>623996</x:v>
+        <x:v>488934</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>624916</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="Q356" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="Q356" s="16" t="s">
+      <x:c r="R356" s="14" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>640939</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>638405</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
@@ -21831,51 +21833,51 @@
       <x:c r="I363" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>624164</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
@@ -22149,1475 +22151,1473 @@
       <x:c r="M369" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>642528</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>715</x:v>
-[...1 lines deleted...]
-      <x:c r="H370" s="14" t="s"/>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H370" s="14" t="s">
+        <x:v>352</x:v>
+      </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>642734</x:v>
+        <x:v>642527</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>642527</x:v>
+        <x:v>640671</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>640671</x:v>
+        <x:v>616115</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>616115</x:v>
+        <x:v>616116</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>616116</x:v>
+        <x:v>615219</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>615219</x:v>
+        <x:v>602502</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>640673</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>726</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>642710</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>640674</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>15075</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>602502</x:v>
+        <x:v>633676</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>15075</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="P380" s="14" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="Q380" s="16" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="R380" s="14" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="S380" s="14" t="n">
+        <x:v>642724</x:v>
+      </x:c>
+      <x:c r="T380" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="P380" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>642724</x:v>
+        <x:v>628995</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="H382" s="14" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
       <x:c r="I382" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>628995</x:v>
+        <x:v>636762</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="U382" s="16" t="s">
         <x:v>736</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>60</x:v>
-[...2 lines deleted...]
-        <x:v>61</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>636762</x:v>
+        <x:v>635860</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>635860</x:v>
+        <x:v>640585</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="U384" s="16" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>640585</x:v>
+        <x:v>644115</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>644115</x:v>
+        <x:v>641016</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>641016</x:v>
+        <x:v>640672</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>640672</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>640657</x:v>
+        <x:v>624917</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>743</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>660</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>624170</x:v>
+        <x:v>640657</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>624917</x:v>
+        <x:v>624162</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="R392" s="14" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>628545</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>748</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>15452</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>624162</x:v>
+        <x:v>616898</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>15452</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>616898</x:v>
+        <x:v>642729</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>642729</x:v>
+        <x:v>642734</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>644026</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>642741</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
@@ -23740,100 +23740,100 @@
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>642888</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>621264</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
@@ -23899,51 +23899,51 @@
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>642931</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -24054,92 +24054,92 @@
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>642868</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>642886</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
@@ -24307,51 +24307,51 @@
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>642952</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -24360,392 +24360,392 @@
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>642954</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>642864</x:v>
+        <x:v>642934</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>642921</x:v>
+        <x:v>642864</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>642922</x:v>
+        <x:v>642921</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>642925</x:v>
+        <x:v>642922</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>642930</x:v>
+        <x:v>642925</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>642945</x:v>
+        <x:v>642930</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>642934</x:v>
+        <x:v>642945</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>228</x:v>
@@ -24768,290 +24768,290 @@
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>642865</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>642918</x:v>
+        <x:v>642926</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>642926</x:v>
+        <x:v>642929</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>642929</x:v>
+        <x:v>642956</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>642956</x:v>
+        <x:v>642957</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>642957</x:v>
+        <x:v>642918</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>75</x:v>
@@ -25080,51 +25080,51 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>643570</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
@@ -25165,51 +25165,51 @@
         <x:v>661</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>624172</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>773</x:v>
@@ -25327,51 +25327,51 @@
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>642990</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
@@ -25450,129 +25450,129 @@
       <x:c r="R433" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>624159</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="Q434" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="Q434" s="16" t="s">
+      <x:c r="R434" s="14" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>640941</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>624174</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -25632,51 +25632,51 @@
       <x:c r="I437" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>641379</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
@@ -25685,51 +25685,51 @@
         <x:v>661</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>624161</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>162</x:v>
@@ -25836,51 +25836,51 @@
       <x:c r="I441" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>641383</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -25908,51 +25908,51 @@
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>636807</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
@@ -26146,98 +26146,98 @@
       <x:c r="I447" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>624165</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>621260</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
@@ -26320,100 +26320,100 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>643483</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>624171</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
@@ -26507,100 +26507,100 @@
         <x:v>661</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>632273</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>629781</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
@@ -26649,60 +26649,60 @@
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>629782</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
@@ -26813,196 +26813,196 @@
         <x:v>661</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>624173</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>621247</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>621269</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>621265</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>836</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>