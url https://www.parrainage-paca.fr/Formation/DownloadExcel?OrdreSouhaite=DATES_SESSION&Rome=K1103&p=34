--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -329,119 +329,119 @@
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
+  </x:si>
+  <x:si>
     <x:t>Intervenant spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
   </x:si>
   <x:si>
-    <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
+    <x:t>Massage balinais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage bien-être</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage crânien indien Shirotchampi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Ayurvedique Abhyanga</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage bien-être</x:t>
-[...2 lines deleted...]
-    <x:t>09/01/2024 00:00:00</x:t>
+    <x:t>Massage Kobido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anatomie palpatoire</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être Californien</x:t>
   </x:si>
   <x:si>
     <x:t>Massage amma assis</x:t>
   </x:si>
   <x:si>
     <x:t>Bols Tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Forme et Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Madéro'fit</x:t>
   </x:si>
   <x:si>
     <x:t>Relaxation coréenne</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Shiatsu</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Chi Nei Tsang</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire thaïlandaise</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être femme enceinte</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Tuina Minceur</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage Kobido</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Massage lomi lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Oriental</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Naturospirit</x:t>
   </x:si>
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Tuina du dos</x:t>
@@ -767,71 +767,71 @@
   <x:si>
     <x:t>Conseil en aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
   <x:si>
     <x:t>06370</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire chinoise</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage Chinois - Tui Na bien-être - Niveau 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Hawaïen Lomi Lomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madérothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage bébé Shantala</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2027 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Unamano</x:t>
   </x:si>
   <x:si>
     <x:t>69250</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Massage ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spécialisé en danse-thérapie contemporaine : organiser un dispositif de danse-thérapie contemporaine</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Les massages du monde</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases du massage bien-être</x:t>
@@ -1271,65 +1271,65 @@
   <x:si>
     <x:t>Aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Fleurs de Bach</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Massage deep tissue - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Alimentation, perte de poids : troubles du comportement alimentaire et accompagnement par l'hypnose</x:t>
   </x:si>
   <x:si>
+    <x:t>Hypnose pour la femme en période de ménopause</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autonomia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
-    <x:t>Hypnose pour la femme en période de ménopause</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Polygone</x:t>
   </x:si>
   <x:si>
     <x:t>GP</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
@@ -1805,59 +1805,59 @@
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie clinique du développement : enfance, adolescence, vieillissement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage deep tissue - niveau 3</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseiller en Dravyaguna et phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage deep tissue - niveau 3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie des transitions : orientation, insertion, conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Santé par le toucher (Proficiency Touch for Health)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion stress</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2028 00:00:00</x:t>
@@ -2036,59 +2036,59 @@
   <x:si>
     <x:t>Massage Rebozo</x:t>
   </x:si>
   <x:si>
     <x:t>Trio massage : Shiatsu, Gua-sha et Chi Nei Tsang</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en plantes et santé</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Yoga adapté et thérapeutique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosa Aguilera - Yoga du Sud</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage post-partum (inspiration Rebozo)</x:t>
   </x:si>
   <x:si>
-    <x:t>Yoga adapté et thérapeutique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>Arche Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yoga Vinyasa</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
@@ -2237,141 +2237,141 @@
   <x:si>
     <x:t>07/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Espace des possibles formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/28/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Assertivité pour des relations gagnant - gagnant</x:t>
   </x:si>
   <x:si>
     <x:t>Smar Team</x:t>
   </x:si>
   <x:si>
     <x:t>Affirmation soi</x:t>
   </x:si>
   <x:si>
     <x:t>Maderotherapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage crânien</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Art-thérapeute en mouvement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terre de Lune</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Particulier, individuel , Profession libérale , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Technicien 2 en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Autre public , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Pilates - Utilisation du petit matériel</x:t>
   </x:si>
   <x:si>
     <x:t>Prepa-Sports Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant brésilien corps</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant brésilien visage</x:t>
   </x:si>
@@ -4052,105 +4052,105 @@
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>546860</x:v>
+        <x:v>546879</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>546881</x:v>
+        <x:v>546880</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
@@ -4163,105 +4163,105 @@
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>546882</x:v>
+        <x:v>546858</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>546879</x:v>
+        <x:v>546860</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
@@ -4271,108 +4271,108 @@
       <x:c r="J22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>546880</x:v>
+        <x:v>546881</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>546858</x:v>
+        <x:v>546882</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>76</x:v>
@@ -4381,508 +4381,508 @@
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>551194</x:v>
+        <x:v>551199</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>551186</x:v>
+        <x:v>551406</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>551197</x:v>
+        <x:v>551410</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>551205</x:v>
+        <x:v>551193</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>551216</x:v>
+        <x:v>551184</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>551341</x:v>
+        <x:v>551191</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>551397</x:v>
+        <x:v>551194</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>551404</x:v>
+        <x:v>551186</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>551207</x:v>
+        <x:v>551197</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>551212</x:v>
+        <x:v>551205</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>76</x:v>
@@ -4891,202 +4891,202 @@
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>551218</x:v>
+        <x:v>551216</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>551416</x:v>
+        <x:v>551341</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>551193</x:v>
+        <x:v>551397</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>551184</x:v>
+        <x:v>551404</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>76</x:v>
@@ -5095,100 +5095,100 @@
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>551191</x:v>
+        <x:v>551207</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>551199</x:v>
+        <x:v>551212</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>76</x:v>
@@ -5197,114 +5197,114 @@
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>551406</x:v>
+        <x:v>551218</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>551410</x:v>
+        <x:v>551416</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -5313,51 +5313,51 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>551208</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
@@ -5517,51 +5517,51 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>543922</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
@@ -5619,51 +5619,51 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>551369</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
@@ -5823,202 +5823,202 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>535904</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>551161</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>551163</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>551185</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6027,100 +6027,100 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>551198</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>551214</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6178,51 +6178,51 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>551305</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6333,100 +6333,100 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>551390</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>551403</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6484,51 +6484,51 @@
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6537,100 +6537,100 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>551411</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>551415</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -6639,51 +6639,51 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>551192</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
@@ -8221,363 +8221,363 @@
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>577459</x:v>
+        <x:v>577479</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>577460</x:v>
+        <x:v>577482</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>574195</x:v>
+        <x:v>577512</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>577479</x:v>
+        <x:v>574195</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>577482</x:v>
+        <x:v>597820</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>577512</x:v>
+        <x:v>577459</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>597820</x:v>
+        <x:v>577460</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
@@ -8594,51 +8594,51 @@
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>576554</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
@@ -8745,51 +8745,51 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>598666</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -9002,51 +9002,51 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>577457</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
@@ -9104,100 +9104,100 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>510254</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>510312</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -9561,51 +9561,51 @@
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>577505</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -10486,132 +10486,132 @@
       <x:c r="R143" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>552624</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>566490</x:v>
+        <x:v>552603</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>552603</x:v>
+        <x:v>566490</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>162</x:v>
@@ -11867,105 +11867,105 @@
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>597610</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>608293</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>38</x:v>
@@ -13563,506 +13563,507 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>598479</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>574335</x:v>
+        <x:v>628570</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>628570</x:v>
+        <x:v>574335</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>351</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>602685</x:v>
+        <x:v>598459</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>627799</x:v>
+        <x:v>598462</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>598459</x:v>
+        <x:v>598463</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>598462</x:v>
+        <x:v>598468</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>598463</x:v>
+        <x:v>598472</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>598468</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>598472</x:v>
+        <x:v>627799</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
@@ -14279,241 +14280,241 @@
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>578936</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>611919</x:v>
+        <x:v>611923</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>611928</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>611923</x:v>
+        <x:v>611919</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>611917</x:v>
+        <x:v>611928</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
@@ -16835,51 +16836,51 @@
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>630176</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
@@ -16986,51 +16987,51 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>630183</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
@@ -17345,100 +17346,100 @@
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>602499</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>630464</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -18394,191 +18395,192 @@
         <x:v>577</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>630300</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>616118</x:v>
+        <x:v>630573</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>351</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>630116</x:v>
+        <x:v>616118</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>630573</x:v>
+        <x:v>630116</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
@@ -19842,51 +19844,51 @@
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>640031</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
@@ -19894,51 +19896,51 @@
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>640782</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
@@ -20723,158 +20725,155 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>617273</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>638899</x:v>
+        <x:v>638901</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>638901</x:v>
+        <x:v>621268</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -20883,92 +20882,95 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>642948</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>621268</x:v>
+        <x:v>638899</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
@@ -21041,74 +21043,74 @@
       <x:c r="R347" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>624158</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>621259</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
@@ -22418,241 +22420,241 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>615219</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>602502</x:v>
+        <x:v>640673</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>640673</x:v>
+        <x:v>642710</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>642710</x:v>
+        <x:v>640674</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>640674</x:v>
+        <x:v>602502</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>26</x:v>
@@ -22663,112 +22665,112 @@
       <x:c r="M379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>15075</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>633676</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>726</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="Q380" s="16" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>642724</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
@@ -22828,51 +22830,51 @@
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>636762</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
@@ -22935,128 +22937,128 @@
         <x:v>625</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>640585</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="I385" s="4" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="Q385" s="4" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>644115</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="Q386" s="16" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>641016</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>211</x:v>
@@ -23081,139 +23083,139 @@
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>640672</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>624917</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>624170</x:v>
+        <x:v>624917</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>212</x:v>
@@ -23241,383 +23243,384 @@
         <x:v>212</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>640657</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H391" s="0" t="s">
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>624162</x:v>
+        <x:v>628545</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>750</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>628545</x:v>
+        <x:v>624162</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>616898</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="Q394" s="16" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>642729</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="I395" s="4" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="Q395" s="4" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>642734</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="Q396" s="16" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>644026</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="I397" s="4" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="Q397" s="4" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>642741</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
@@ -23740,85 +23743,85 @@
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>642888</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>621264</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
@@ -23850,100 +23853,100 @@
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>642955</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>642931</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -24095,51 +24098,51 @@
       <x:c r="M407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>642886</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
@@ -24205,853 +24208,853 @@
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>642935</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>642777</x:v>
+        <x:v>642952</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>642952</x:v>
+        <x:v>642954</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>642954</x:v>
+        <x:v>642777</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>642918</x:v>
+        <x:v>642934</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>642934</x:v>
+        <x:v>642864</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>642864</x:v>
+        <x:v>642921</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>642921</x:v>
+        <x:v>642922</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>642922</x:v>
+        <x:v>642925</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>642925</x:v>
+        <x:v>642930</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>642930</x:v>
+        <x:v>642945</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>642945</x:v>
+        <x:v>642865</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>642865</x:v>
+        <x:v>642926</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>642926</x:v>
+        <x:v>642929</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>642929</x:v>
+        <x:v>642956</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>642956</x:v>
+        <x:v>642957</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>642957</x:v>
+        <x:v>642918</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>75</x:v>
@@ -25080,51 +25083,51 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>643570</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
@@ -25908,51 +25911,51 @@
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>636807</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
@@ -26170,74 +26173,74 @@
       <x:c r="R447" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>624165</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>621260</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
@@ -26320,100 +26323,100 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>643483</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>624171</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
@@ -26835,174 +26838,174 @@
         <x:v>661</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>624173</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>621247</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>621269</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>621265</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>836</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>