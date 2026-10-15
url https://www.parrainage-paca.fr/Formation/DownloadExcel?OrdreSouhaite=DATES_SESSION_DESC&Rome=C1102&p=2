--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -350,71 +350,71 @@
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Académie du Management - Antenne Brignoles</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
@@ -461,116 +461,116 @@
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/09/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>ORANGE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
@@ -752,170 +752,170 @@
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>Optima Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention assurance, banque, finance : chargé de clientèle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>conseiller de clientèle particulier et professionnel en banque et assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISCAE - Site de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS Assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseiller de clientèle de particuliers banque et assurance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention assurance, banque, finance : chargé de clientèle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseiller clientèle des particuliers et des professionnels en banque et assurance (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Jacques Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique du Coudon</x:t>
   </x:si>
   <x:si>
-    <x:t>IFC Provence</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Conseiller clientèle en banque et assurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>Banque</x:t>
   </x:si>
   <x:si>
     <x:t>Attaché commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
@@ -1001,110 +1001,110 @@
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Souscripteur en assurance et réassurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Inspection assurance</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention gestion de patrimoine (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion portefeuille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Saint-Éloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M de Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>conseiller clientèle des particuliers et des professionnels en banque et assurance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel Charles Péguy</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Responsable de clientèle banque finance assurance (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée du Coudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé d'indemnisation en assurance (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée du Coudon</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>master mention gestion de patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>Attaché commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
@@ -1199,57 +1199,57 @@
   <x:si>
     <x:t>04/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
@@ -2920,215 +2920,215 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>639982</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>42795</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
-      <x:c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>643060</x:v>
+        <x:v>642378</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>42795</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>640641</x:v>
+        <x:v>643060</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>42795</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>642378</x:v>
+        <x:v>640641</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>42795</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>75</x:v>
@@ -4099,51 +4099,51 @@
       <x:c r="K39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>629105</x:v>
+        <x:v>629102</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
@@ -4156,51 +4156,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>629102</x:v>
+        <x:v>629105</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -4273,51 +4273,51 @@
       <x:c r="M42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>629113</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4500,51 +4500,51 @@
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>644811</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -4935,282 +4935,282 @@
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>643268</x:v>
+        <x:v>643266</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>643278</x:v>
+        <x:v>643277</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>629104</x:v>
+        <x:v>643268</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>643266</x:v>
+        <x:v>643278</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>643277</x:v>
+        <x:v>629104</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -5277,51 +5277,51 @@
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>629101</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -5388,51 +5388,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>629109</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -5721,51 +5721,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>644810</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -6221,51 +6221,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>616225</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6811,160 +6811,159 @@
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>635187</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s"/>
+      <x:c r="E88" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>624450</x:v>
+        <x:v>601548</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
-      <x:c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>601548</x:v>
+        <x:v>624450</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -7313,54 +7312,54 @@
       <x:c r="I96" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>601006</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -7387,1284 +7386,1285 @@
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>609444</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>40193</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>599415</x:v>
+        <x:v>592365</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39610</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
-      <x:c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>228</x:v>
-[...2 lines deleted...]
-        <x:v>229</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>608487</x:v>
+        <x:v>635278</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q100" s="16" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="R100" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="S100" s="14" t="n">
+        <x:v>595670</x:v>
+      </x:c>
+      <x:c r="T100" s="16" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-        <x:v>187</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>614674</x:v>
+        <x:v>595673</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39610</x:v>
+        <x:v>42795</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>41083</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>635278</x:v>
+        <x:v>641306</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>42795</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>641306</x:v>
+        <x:v>641308</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>42795</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>641308</x:v>
+        <x:v>620484</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>620484</x:v>
+        <x:v>621482</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38440</x:v>
+        <x:v>40193</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>41083</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>621482</x:v>
+        <x:v>609172</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40193</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>609172</x:v>
+        <x:v>609173</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>40193</x:v>
+        <x:v>41716</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>609173</x:v>
+        <x:v>628561</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>41716</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>628561</x:v>
+        <x:v>614707</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>41716</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>614707</x:v>
+        <x:v>599415</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>40193</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>592365</x:v>
+        <x:v>608487</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>40253</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>607793</x:v>
+        <x:v>608178</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>607803</x:v>
+        <x:v>614674</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>39610</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>601165</x:v>
+        <x:v>644948</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39610</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>644948</x:v>
+        <x:v>644952</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>39610</x:v>
+        <x:v>40253</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>41083</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>644952</x:v>
+        <x:v>607793</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>595670</x:v>
+        <x:v>607803</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>264</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>595673</x:v>
+        <x:v>601165</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>39109</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -8674,111 +8674,111 @@
       <x:c r="L119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>41062</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>602612</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>592195</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
@@ -8791,54 +8791,54 @@
       <x:c r="L121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>609730</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>283</x:v>
@@ -8852,51 +8852,51 @@
       <x:c r="L122" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>609978</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
@@ -8909,54 +8909,54 @@
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>601996</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>290</x:v>
@@ -8970,54 +8970,54 @@
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>625881</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -9027,51 +9027,51 @@
       <x:c r="L125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>598960</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
@@ -9080,282 +9080,282 @@
       <x:c r="J126" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>608074</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>608075</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>595668</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>595672</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>595675</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -9371,112 +9371,112 @@
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>608851</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>609198</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -9492,54 +9492,54 @@
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>630341</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9549,51 +9549,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>624447</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9603,51 +9603,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>613357</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39610</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>76</x:v>
@@ -9664,54 +9664,54 @@
       <x:c r="L136" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>644946</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -9724,54 +9724,54 @@
       <x:c r="L137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>599331</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39610</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>77</x:v>
@@ -9785,54 +9785,54 @@
       <x:c r="L138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>644950</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41338</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -9845,982 +9845,980 @@
       <x:c r="L139" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>41015</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>609986</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>608486</x:v>
+        <x:v>608850</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>36591</x:v>
+        <x:v>42360</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>41083</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>603507</x:v>
+        <x:v>609181</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>40253</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>609593</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>38440</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-        <x:v>176</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>41083</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>608850</x:v>
+        <x:v>595667</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>42360</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="P144" s="14" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="Q144" s="16" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="R144" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="P144" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>609181</x:v>
+        <x:v>595671</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>595667</x:v>
+        <x:v>595674</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38359</x:v>
+        <x:v>41716</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>41036</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>595671</x:v>
+        <x:v>624514</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>595674</x:v>
+        <x:v>608486</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41716</x:v>
+        <x:v>36591</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>263</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>322</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>624514</x:v>
+        <x:v>603507</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>608095</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>602594</x:v>
+        <x:v>595676</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>36978</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>607858</x:v>
+        <x:v>608096</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>36978</x:v>
+        <x:v>39615</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>608096</x:v>
+        <x:v>609980</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>39615</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>281</x:v>
-[...2 lines deleted...]
-        <x:v>282</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>609980</x:v>
+        <x:v>602594</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>327</x:v>
-[...1 lines deleted...]
-      <x:c r="H154" s="14" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>595676</x:v>
+        <x:v>607858</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>42360</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>635319</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>76</x:v>
@@ -10837,111 +10835,111 @@
       <x:c r="L156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>599407</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38440</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>41083</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>609197</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>60</x:v>
@@ -10958,51 +10956,51 @@
       <x:c r="L158" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>607848</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
@@ -11018,54 +11016,54 @@
       <x:c r="L159" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>608004</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>188</x:v>
@@ -11073,295 +11071,296 @@
       <x:c r="J160" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>600884</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>614454</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>635342</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>38440</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>41036</x:v>
+        <x:v>41083</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>624537</x:v>
+        <x:v>621451</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>38440</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>41083</x:v>
+        <x:v>41036</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>621451</x:v>
+        <x:v>624537</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41716</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>45</x:v>
@@ -11487,51 +11486,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>599664</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -12005,150 +12004,149 @@
       <x:c r="R176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>632692</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>197</x:v>
-[...2 lines deleted...]
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>625317</x:v>
+        <x:v>613354</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H178" s="14" t="s"/>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>613354</x:v>
+        <x:v>625317</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>55</x:v>
@@ -12468,177 +12466,176 @@
       <x:c r="I185" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>601825</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>617010</x:v>
+        <x:v>601767</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
-      <x:c r="E187" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>601767</x:v>
+        <x:v>617010</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13287,96 +13284,98 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>628429</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38815</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>405</x:v>
-[...1 lines deleted...]
-      <x:c r="H200" s="14" t="s"/>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>41075</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>608672</x:v>
+        <x:v>601958</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36978</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -13400,161 +13399,160 @@
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>609142</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38815</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
-      <x:c r="E202" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>400</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>41075</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>601958</x:v>
+        <x:v>613738</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38815</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
+      <x:c r="E203" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>41075</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>613738</x:v>
+        <x:v>608672</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -13611,176 +13609,176 @@
       <x:c r="G205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>548679</x:v>
+        <x:v>548678</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>548678</x:v>
+        <x:v>548679</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>551892</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -13854,121 +13852,121 @@
       <x:c r="J209" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>547815</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>556399</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -13984,110 +13982,110 @@
       <x:c r="M211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>546430</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>556939</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
@@ -14103,51 +14101,51 @@
       <x:c r="M213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>548509</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
@@ -14277,464 +14275,464 @@
       <x:c r="M216" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>549204</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>555839</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>547145</x:v>
+        <x:v>545028</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>555535</x:v>
+        <x:v>545155</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>42795</x:v>
+        <x:v>38359</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>641309</x:v>
+        <x:v>556085</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>545028</x:v>
+        <x:v>547145</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>545155</x:v>
+        <x:v>555535</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>38359</x:v>
+        <x:v>42795</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
-      <x:c r="E223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>556085</x:v>
+        <x:v>641309</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>188</x:v>
@@ -14742,60 +14740,60 @@
       <x:c r="J224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>549276</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -14811,51 +14809,51 @@
       <x:c r="M225" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>545138</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>77</x:v>
@@ -14872,59 +14870,59 @@
       <x:c r="M226" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>599412</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>42795</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>41036</x:v>
@@ -14945,390 +14943,390 @@
         <x:v>641310</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>555841</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>556932</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>549117</x:v>
+        <x:v>556855</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>556398</x:v>
+        <x:v>549117</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>42795</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>641307</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>556855</x:v>
+        <x:v>556398</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38359</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
@@ -15391,51 +15389,51 @@
       <x:c r="J235" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>41036</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>567061</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38815</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">