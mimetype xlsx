--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -362,50 +362,68 @@
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Techniques professionnelles (hôtellerie-restauration) - Bases</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afc Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
@@ -413,75 +431,57 @@
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Techniques professionnelles (hôtellerie-restauration) - Perfectionnement</x:t>
   </x:si>
   <x:si>
-    <x:t>Afc Groupe</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/04/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
@@ -2875,924 +2875,922 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>638098</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>640864</x:v>
+        <x:v>635181</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>637709</x:v>
+        <x:v>640864</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>640862</x:v>
+        <x:v>637709</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>640863</x:v>
+        <x:v>640862</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>640866</x:v>
+        <x:v>640863</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>637711</x:v>
+        <x:v>640866</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>640848</x:v>
+        <x:v>637711</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>640865</x:v>
+        <x:v>640848</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>641581</x:v>
+        <x:v>640865</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>638101</x:v>
+        <x:v>641581</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>42754</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="S29" s="0" t="n">
+        <x:v>638101</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="S29" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>638102</x:v>
+        <x:v>635184</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>640107</x:v>
+        <x:v>638102</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>638100</x:v>
+        <x:v>640107</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>641580</x:v>
+        <x:v>638100</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>639956</x:v>
+        <x:v>641580</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42754</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>635181</x:v>
+        <x:v>639956</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
@@ -3800,51 +3798,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>634358</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
@@ -3852,51 +3850,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>629971</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>45</x:v>
@@ -3913,153 +3911,153 @@
       <x:c r="L38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>638103</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>602825</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
@@ -4218,202 +4216,202 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>640850</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>638105</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>635178</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>635040</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -5559,51 +5557,51 @@
       <x:c r="J68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>605554</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -6316,51 +6314,51 @@
       <x:c r="J81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>605556</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
@@ -6630,194 +6628,194 @@
       <x:c r="T86" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>603525</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>603528</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>603534</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7975,51 +7973,51 @@
       <x:c r="J110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>605555</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -8067,78 +8065,78 @@
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>603529</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -8490,51 +8488,51 @@
       <x:c r="J119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>595253</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
@@ -8698,78 +8696,78 @@
       <x:c r="T122" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>603532</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -10133,78 +10131,78 @@
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>603526</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -11892,60 +11890,60 @@
       <x:c r="I179" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>613036</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
@@ -11956,51 +11954,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>613034</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>26</x:v>
@@ -12008,51 +12006,51 @@
       <x:c r="M181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>613035</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
@@ -12063,51 +12061,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>613033</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>36</x:v>
@@ -12858,51 +12856,51 @@
       <x:c r="J197" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>603903</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -14431,51 +14429,51 @@
       <x:c r="J226" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>553015</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -14523,78 +14521,78 @@
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>560734</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -14938,194 +14936,194 @@
       <x:c r="T234" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>560721</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>560722</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>560746</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -16103,78 +16101,78 @@
       <x:c r="T254" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>560733</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -16248,51 +16246,51 @@
       <x:c r="J257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>553016</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -16838,51 +16836,51 @@
       <x:c r="J267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>553014</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -16927,78 +16925,78 @@
       <x:c r="T268" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>560747</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
@@ -18548,51 +18546,51 @@
       <x:c r="I297" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>514037</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
@@ -18854,51 +18852,51 @@
       <x:c r="I303" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>514040</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
@@ -19024,51 +19022,51 @@
       <x:c r="M306" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>553447</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>36</x:v>
@@ -19276,51 +19274,51 @@
       <x:c r="J311" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>557644</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
@@ -19480,51 +19478,51 @@
       <x:c r="I315" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>554586</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
@@ -19533,51 +19531,51 @@
         <x:v>181</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>554589</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>181</x:v>
@@ -19644,51 +19642,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>544332</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>36</x:v>