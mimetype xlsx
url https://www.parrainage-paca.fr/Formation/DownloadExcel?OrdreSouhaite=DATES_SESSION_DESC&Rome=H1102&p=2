--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -683,248 +683,248 @@
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>consultant en management de projets</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école centrale de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13451</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager de la stratégie commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>manager de la stratégie commerciale</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 13</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager développement et performance commerciale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Nice Côte d'Azur - Polytech Nice Sophia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité génie électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>CFA Régional CFAI Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ecole Nationale Supérieure d'Arts et Métiers - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité mécanique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité électronique et systèmes embarqués</x:t>
-[...20 lines deleted...]
-    <x:t>13090</x:t>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My digital school Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAULIEU-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Manager de projets de construction (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>expert en études et développement du système d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité automatique et robotique</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure des Mines de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>ENSMP</x:t>
@@ -989,71 +989,71 @@
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion de projet initiation</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
+    <x:t>MANAGEMENT DE PROJET CERTIFICATION PMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Scribtel - Scribtel Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2i Scribtel - Scribtel Formation|M2i Scribtel - Scribtel Formation - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>Vente informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>MANAGEMENT DE PROJET CERTIFICATION PMP</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de portefeuille de projets (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
@@ -1061,66 +1061,66 @@
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite changement technologique</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
@@ -3956,648 +3956,648 @@
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40362</x:v>
+        <x:v>37907</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="Q39" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>600166</x:v>
+        <x:v>593739</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>592568</x:v>
+        <x:v>606193</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>597434</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>597436</x:v>
+        <x:v>597434</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>42369</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>635309</x:v>
+        <x:v>597436</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="Q44" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>603676</x:v>
+        <x:v>635309</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
+      <x:c r="E45" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>592492</x:v>
+        <x:v>600166</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>635311</x:v>
+        <x:v>603676</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>37907</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>593739</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="Q48" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>606193</x:v>
+        <x:v>635311</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>592069</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>42352</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
@@ -4754,740 +4754,737 @@
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>644961</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>42453</x:v>
+        <x:v>38602</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>605714</x:v>
+        <x:v>607795</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39303</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>23554</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>605716</x:v>
+        <x:v>616043</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="n">
+        <x:v>39965</x:v>
+      </x:c>
+      <x:c r="D55" s="3" t="s"/>
+      <x:c r="G55" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C55" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="G55" s="0" t="s">
+      <x:c r="I55" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="H55" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="Q55" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="Q55" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>607795</x:v>
+        <x:v>592593</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>242</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>599056</x:v>
+        <x:v>644963</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>644957</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>592070</x:v>
+        <x:v>597135</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38211</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>597135</x:v>
+        <x:v>597437</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>241</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>597437</x:v>
+        <x:v>605717</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38211</x:v>
+        <x:v>42453</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>605717</x:v>
+        <x:v>605714</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>39303</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>644963</x:v>
+        <x:v>605716</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="n">
+        <x:v>40257</x:v>
+      </x:c>
+      <x:c r="D63" s="3" t="s"/>
+      <x:c r="E63" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G63" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C63" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G63" s="0" t="s">
+      <x:c r="I63" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="I63" s="4" t="s">
+      <x:c r="J63" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K63" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L63" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M63" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N63" s="3" t="n">
+        <x:v>34085</x:v>
+      </x:c>
+      <x:c r="O63" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="P63" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="R63" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="J63" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>592593</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38211</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>616043</x:v>
+        <x:v>644957</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -5508,491 +5505,491 @@
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>644959</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>39884</x:v>
+        <x:v>37580</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>608406</x:v>
+        <x:v>595664</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>39884</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>254</x:v>
-[...2 lines deleted...]
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>608408</x:v>
+        <x:v>592534</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>37580</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>595664</x:v>
+        <x:v>592567</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40362</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>592534</x:v>
+        <x:v>597438</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>592567</x:v>
+        <x:v>635310</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>597438</x:v>
+        <x:v>608406</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>155</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s"/>
+      <x:c r="E72" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="14" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>635310</x:v>
+        <x:v>608408</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632406</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
@@ -6029,78 +6026,78 @@
       <x:c r="R74" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>592227</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40363</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>592546</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39540</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
@@ -6203,127 +6200,127 @@
         <x:v>612390</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>633755</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
@@ -6673,256 +6670,254 @@
       <x:c r="S86" s="14" t="n">
         <x:v>533639</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C89" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
-      <x:c r="E89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P89" s="0" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q89" s="4" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>608951</x:v>
+        <x:v>628958</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>309</x:v>
-[...1 lines deleted...]
-      <x:c r="C90" s="15" t="s"/>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C90" s="15" t="n">
+        <x:v>35652</x:v>
+      </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s"/>
+      <x:c r="E90" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>311</x:v>
-[...1 lines deleted...]
-      <x:c r="J90" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J90" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>628958</x:v>
+        <x:v>608951</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>40</x:v>
@@ -6950,126 +6945,126 @@
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>607469</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
@@ -7339,381 +7334,382 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>550949</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>550947</x:v>
+        <x:v>551053</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>550951</x:v>
+        <x:v>550947</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>551049</x:v>
+        <x:v>550951</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>228</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>556551</x:v>
+        <x:v>551049</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>551053</x:v>
+        <x:v>556551</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
@@ -7778,51 +7774,51 @@
       <x:c r="G106" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>556519</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
@@ -7847,51 +7843,51 @@
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7899,51 +7895,51 @@
       <x:c r="G108" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>556638</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
@@ -8280,372 +8276,372 @@
       <x:c r="R114" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>573868</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>603063</x:v>
+        <x:v>549065</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>549065</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>573871</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>555743</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>549067</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
@@ -8681,328 +8677,328 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>547217</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>39303</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>23554</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>550283</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39169</x:v>
+        <x:v>39303</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>550302</x:v>
+        <x:v>550283</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>39169</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I124" s="16" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>599055</x:v>
+        <x:v>550302</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>556601</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>381</x:v>
@@ -9080,202 +9076,202 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>516261</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>553370</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>550315</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>535021</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
@@ -9339,57 +9335,57 @@
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>549066</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -9398,296 +9394,296 @@
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>497346</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>501077</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>501081</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>543539</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>