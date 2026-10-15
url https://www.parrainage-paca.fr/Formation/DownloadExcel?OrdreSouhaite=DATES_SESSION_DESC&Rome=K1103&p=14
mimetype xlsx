--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -731,65 +731,65 @@
   <x:si>
     <x:t>Conseils en gemmothérapie - Bourgeons et infusions</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Chinois - Tui Na bien-être - Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Hawaïen Lomi Lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Massage balinais</x:t>
   </x:si>
   <x:si>
     <x:t>Massage enfant (de 2 à 12 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en phytologie - Huiles essentielles et végétales - Hydrolats - Bourgeons et Infusions - Fleurs de Bach</x:t>
   </x:si>
   <x:si>
     <x:t>Massage californien et/ou suédois</x:t>
   </x:si>
   <x:si>
+    <x:t>Madérothérapie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage amma assis</x:t>
   </x:si>
   <x:si>
     <x:t>Massage ayurvédique Abhyanga</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire chinoise</x:t>
   </x:si>
   <x:si>
-    <x:t>Madérothérapie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Massage facial japonais kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Espace des possibles formations</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant de bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant brésilien visage</x:t>
@@ -917,68 +917,68 @@
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique des fondamentaux de la Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Sophrothérapeute</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assertivité pour des relations gagnant - gagnant</x:t>
   </x:si>
   <x:si>
     <x:t>Smar Team</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Affirmation soi</x:t>
   </x:si>
   <x:si>
-    <x:t>Sophrothérapeute</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>Ayur Natur Formations</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
@@ -1205,68 +1205,68 @@
   <x:si>
     <x:t>Professeur de Yoga Vinyasa</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kinésiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Surya Formations</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage post-partum (inspiration Rebozo)</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Psychopraticien, parcours réservé aux licenciés en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Particulier, individuel , Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Devenir kinésiologue</x:t>
   </x:si>
   <x:si>
     <x:t>Eki-Vie - Harmonika</x:t>
   </x:si>
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en plantes et santé</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaïque</x:t>
   </x:si>
   <x:si>
     <x:t>04130</x:t>
@@ -2207,59 +2207,59 @@
   <x:si>
     <x:t>10/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Innovnaturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine traditionnelle chinoise - 1re et 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - Cursus complet</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage amma assis standard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xavier Court</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Xavier Court</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Herboristerie - S'installer en France en tant que praticien</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cursus complet d'herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher pour les personnes âgées</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Masseur bien-être</x:t>
@@ -2504,57 +2504,57 @@
   <x:si>
     <x:t>Massage suédois Deep Tissue</x:t>
   </x:si>
   <x:si>
     <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Tuina Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire thaïlandaise</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bols Tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Relaxation coréenne</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Ayurvedique Abhyanga</x:t>
   </x:si>
   <x:si>
+    <x:t>07/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
+  </x:si>
+  <x:si>
     <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2024 00:00:00</x:t>
   </x:si>
@@ -6335,51 +6335,51 @@
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>642926</x:v>
+        <x:v>642918</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>190</x:v>
@@ -6388,100 +6388,100 @@
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>642929</x:v>
+        <x:v>642926</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>642956</x:v>
+        <x:v>642929</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>190</x:v>
@@ -6490,100 +6490,100 @@
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>642957</x:v>
+        <x:v>642956</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>642918</x:v>
+        <x:v>642957</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>227</x:v>
@@ -7636,140 +7636,140 @@
         <x:v>252</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>640673</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>15075</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>633676</x:v>
+        <x:v>640674</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>15075</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>640674</x:v>
+        <x:v>633676</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
@@ -9215,247 +9215,246 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>642608</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>642948</x:v>
+        <x:v>621268</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="U120" s="16" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>302</x:v>
-[...2 lines deleted...]
-        <x:v>303</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>638899</x:v>
+        <x:v>642948</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H122" s="14" t="s"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>621268</x:v>
+        <x:v>638899</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>617273</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -9466,54 +9465,54 @@
       <x:c r="L124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>638901</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
@@ -9675,73 +9674,73 @@
       <x:c r="M128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>640783</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>642514</x:v>
       </x:c>
@@ -9832,51 +9831,51 @@
       <x:c r="M131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>640785</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
@@ -9887,51 +9886,51 @@
       <x:c r="M132" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>640781</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>45</x:v>
@@ -10201,95 +10200,95 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>586350</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>640782</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
@@ -10352,51 +10351,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>640784</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
@@ -10509,51 +10508,51 @@
       <x:c r="M144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>635272</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>38</x:v>
@@ -11384,51 +11383,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>639964</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
@@ -11494,68 +11493,68 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>635888</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>630116</x:v>
       </x:c>
@@ -11700,51 +11699,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>639507</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
@@ -12021,51 +12020,51 @@
       <x:c r="M173" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>639506</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -12176,51 +12175,51 @@
       <x:c r="M176" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>635611</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
@@ -12327,51 +12326,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>632318</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
@@ -12431,51 +12430,51 @@
       <x:c r="M181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>632320</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
@@ -12484,73 +12483,73 @@
       <x:c r="M182" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>632319</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>628963</x:v>
       </x:c>
@@ -12643,51 +12642,51 @@
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>628966</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
@@ -13459,51 +13458,51 @@
       <x:c r="M201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>14421</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>629716</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
@@ -13980,68 +13979,68 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>623901</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>623893</x:v>
       </x:c>
@@ -14450,65 +14449,65 @@
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>618997</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>618999</x:v>
       </x:c>
@@ -15123,76 +15122,76 @@
       <x:c r="M233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>620789</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>614993</x:v>
       </x:c>
@@ -15547,51 +15546,51 @@
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>616121</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>593</x:v>
@@ -15707,100 +15706,100 @@
       <x:c r="M244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>611919</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>611928</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
@@ -15809,100 +15808,100 @@
       <x:c r="M246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>611923</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>611917</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
@@ -16172,147 +16171,147 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>598472</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>602685</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>627799</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
@@ -16321,100 +16320,100 @@
       <x:c r="M256" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>628570</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>574335</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
@@ -16729,51 +16728,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>572605</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>45</x:v>
@@ -16982,51 +16981,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>587854</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
@@ -17035,51 +17034,51 @@
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>587863</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>45</x:v>
@@ -17341,51 +17340,51 @@
       <x:c r="M276" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>630572</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>45</x:v>
@@ -17443,51 +17442,51 @@
       <x:c r="M278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>587861</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>45</x:v>
@@ -18004,51 +18003,51 @@
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>610203</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
@@ -18114,68 +18113,68 @@
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>614509</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>600768</x:v>
       </x:c>
@@ -18486,117 +18485,117 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>572418</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>587459</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>588283</x:v>
       </x:c>
@@ -18786,51 +18785,51 @@
       <x:c r="M304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>577236</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>38</x:v>
@@ -18940,51 +18939,51 @@
       <x:c r="M307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>625224</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
@@ -19095,100 +19094,100 @@
       <x:c r="M310" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>579683</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>579680</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
@@ -19197,100 +19196,100 @@
       <x:c r="M312" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>579681</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>579682</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
@@ -19299,51 +19298,51 @@
       <x:c r="M314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>590202</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>45</x:v>
@@ -19560,195 +19559,195 @@
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>581327</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>566490</x:v>
+        <x:v>552624</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>552603</x:v>
+        <x:v>566490</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>552624</x:v>
+        <x:v>552603</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>37</x:v>
@@ -19809,100 +19808,100 @@
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>590127</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>589707</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
@@ -19911,51 +19910,51 @@
       <x:c r="M326" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>589555</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>45</x:v>
@@ -20013,51 +20012,51 @@
       <x:c r="M328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>579985</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>38</x:v>
@@ -20164,51 +20163,51 @@
       <x:c r="M331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>587179</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
@@ -20225,194 +20224,194 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>587284</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>577476</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>577478</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>577459</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
@@ -20421,100 +20420,100 @@
       <x:c r="M336" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>577460</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>576554</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
@@ -20531,296 +20530,296 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>510287</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>574195</x:v>
+        <x:v>577479</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>597820</x:v>
+        <x:v>577482</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>577479</x:v>
+        <x:v>577512</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>577482</x:v>
+        <x:v>574195</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>577512</x:v>
+        <x:v>597820</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
@@ -20829,51 +20828,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>579377</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
@@ -20980,51 +20979,51 @@
       <x:c r="M347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>577454</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
@@ -21033,100 +21032,100 @@
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>577455</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>577475</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
@@ -21135,100 +21134,100 @@
       <x:c r="M350" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>577505</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>577507</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
@@ -21237,100 +21236,100 @@
       <x:c r="M352" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>577510</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>577530</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
@@ -21339,100 +21338,100 @@
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>577531</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>598666</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
@@ -21543,100 +21542,100 @@
       <x:c r="M358" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>577456</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>577468</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
@@ -21645,100 +21644,100 @@
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>577532</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>577533</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
@@ -21747,100 +21746,100 @@
       <x:c r="M362" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>604528</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>603664</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
@@ -21857,51 +21856,51 @@
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>510289</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
@@ -21959,194 +21958,194 @@
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>543919</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>577457</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>577458</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>571065</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
@@ -22413,51 +22412,51 @@
       <x:c r="M375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>587316</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
@@ -22515,51 +22514,51 @@
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>572604</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
@@ -22568,100 +22567,100 @@
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>571066</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>571986</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>120</x:v>
@@ -22721,51 +22720,51 @@
       <x:c r="M381" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>557356</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
@@ -22930,51 +22929,51 @@
       <x:c r="M385" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>546594</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
@@ -22983,51 +22982,51 @@
       <x:c r="M386" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>546593</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>38</x:v>
@@ -23134,51 +23133,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>548353</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>120</x:v>
@@ -23343,141 +23342,141 @@
       <x:c r="M393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>537595</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>524937</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>524946</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
@@ -23498,100 +23497,100 @@
       <x:c r="M396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>551192</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>551195</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
@@ -23600,100 +23599,100 @@
       <x:c r="M398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>555357</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>555359</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
@@ -23751,51 +23750,51 @@
       <x:c r="M401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>551161</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
@@ -23804,100 +23803,100 @@
       <x:c r="M402" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>551163</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>551185</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
@@ -23906,100 +23905,100 @@
       <x:c r="M404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>551198</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>551214</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
@@ -24008,100 +24007,100 @@
       <x:c r="M406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>551217</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>551305</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
@@ -24110,100 +24109,100 @@
       <x:c r="M408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>551338</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>551373</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
@@ -24212,100 +24211,100 @@
       <x:c r="M410" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>551390</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>551403</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
@@ -24314,100 +24313,100 @@
       <x:c r="M412" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>551405</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
@@ -24416,100 +24415,100 @@
       <x:c r="M414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>551411</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>551415</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
@@ -24518,100 +24517,100 @@
       <x:c r="M416" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>551208</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>551213</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
@@ -24620,100 +24619,100 @@
       <x:c r="M418" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>551304</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>551389</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
@@ -24771,51 +24770,51 @@
       <x:c r="M421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>551206</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
@@ -24824,1348 +24823,1348 @@
       <x:c r="M422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>551369</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>551401</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>810</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>551194</x:v>
+        <x:v>551207</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>551186</x:v>
+        <x:v>551212</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>551197</x:v>
+        <x:v>551218</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>551205</x:v>
+        <x:v>551416</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>551216</x:v>
+        <x:v>551199</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>551341</x:v>
+        <x:v>551406</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>551397</x:v>
+        <x:v>551410</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>551404</x:v>
+        <x:v>551193</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>551199</x:v>
+        <x:v>551184</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>551406</x:v>
+        <x:v>551191</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>804</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>551410</x:v>
+        <x:v>551194</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>551193</x:v>
+        <x:v>551186</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>551184</x:v>
+        <x:v>551197</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>551191</x:v>
+        <x:v>551205</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>551207</x:v>
+        <x:v>551216</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>551212</x:v>
+        <x:v>551341</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>551218</x:v>
+        <x:v>551397</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>551416</x:v>
+        <x:v>551404</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>811</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>546879</x:v>
+        <x:v>546858</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>546880</x:v>
+        <x:v>546860</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>546860</x:v>
+        <x:v>546881</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>546881</x:v>
+        <x:v>546882</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>546882</x:v>
+        <x:v>546879</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>546858</x:v>
+        <x:v>546880</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -26178,51 +26177,51 @@
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>546857</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -26232,51 +26231,51 @@
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>546861</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -26289,51 +26288,51 @@
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>546870</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -26343,51 +26342,51 @@
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>546888</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -26400,51 +26399,51 @@
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>546874</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -26454,51 +26453,51 @@
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>546887</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
@@ -26512,51 +26511,51 @@
       <x:c r="M454" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>521915</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>37</x:v>
@@ -26727,194 +26726,194 @@
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>495575</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>507977</x:v>
+        <x:v>495568</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>827</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>508016</x:v>
+        <x:v>507977</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>495568</x:v>
+        <x:v>508016</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>