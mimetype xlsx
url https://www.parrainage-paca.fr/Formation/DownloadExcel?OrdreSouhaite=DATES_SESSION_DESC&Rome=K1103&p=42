--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -677,119 +677,119 @@
   <x:si>
     <x:t>Les massages du monde</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en aromathérapie - Huiles essentielles, hydrolats et huiles végétales</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être femme enceinte</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bébé Shantala</x:t>
   </x:si>
   <x:si>
     <x:t>Massage deep tissue - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien(ne) en drainage lymphatique bien-être corps et visage</x:t>
   </x:si>
   <x:si>
+    <x:t>Accompagnement énergétique - Massages énergétiques - Bols tibétains - Réflexologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aromatologie scientifique appliquée : usage sécurisé des huiles essentielles en conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Celys Blue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERNES-LES-FONTAINES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseils en élixirs floraux - Fleurs de Bach - Accompagnement des émotions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir masseur bien-être</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage deep tissue - niveau 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseils en gemmothérapie - Bourgeons et infusions</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage sonore aux bols chantants tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Massage thaïlandais</x:t>
   </x:si>
   <x:si>
-    <x:t>Accompagnement énergétique - Massages énergétiques - Bols tibétains - Réflexologie</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Massage Chinois - Tui Na bien-être - Niveau 1</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Hawaïen Lomi Lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Massage balinais</x:t>
   </x:si>
   <x:si>
     <x:t>Massage enfant (de 2 à 12 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en phytologie - Huiles essentielles et végétales - Hydrolats - Bourgeons et Infusions - Fleurs de Bach</x:t>
   </x:si>
   <x:si>
     <x:t>Massage californien et/ou suédois</x:t>
   </x:si>
   <x:si>
+    <x:t>Madérothérapie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage amma assis</x:t>
   </x:si>
   <x:si>
     <x:t>Massage ayurvédique Abhyanga</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire chinoise</x:t>
   </x:si>
   <x:si>
-    <x:t>Madérothérapie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Massage facial japonais kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Espace des possibles formations</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant de bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Massage drainant brésilien visage</x:t>
@@ -899,68 +899,68 @@
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maderotherapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pratique des fondamentaux de la Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/28/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sophrothérapeute</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assertivité pour des relations gagnant - gagnant</x:t>
   </x:si>
   <x:si>
     <x:t>Smar Team</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Affirmation soi</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>Ayur Natur Formations</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
@@ -1073,62 +1073,62 @@
   <x:si>
     <x:t>Attitude Nails Academy</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - californien</x:t>
   </x:si>
   <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Sophrologie Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
-    <x:t>10/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire Zu Dan</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
@@ -1346,65 +1346,65 @@
   <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en accompagnement au changement et la gestion du stress par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être liftant japonais visage</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être Californien</x:t>
   </x:si>
   <x:si>
+    <x:t>Médecine traditionnelle chinoise - 1ère année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Zhong Li</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Médecine traditionnelle chinoise - 1ère année</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Kinesiologue professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formations aux Techniques Douces</x:t>
   </x:si>
   <x:si>
     <x:t>INFOR'TED</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturopathe : éducateur de santé</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie de Salon de Provence</x:t>
@@ -1562,89 +1562,89 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisations en sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Enseignant , Formateur , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie du développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie du développement parcours psychologie clinique du développement : enfance, adolescence, vieillissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage bien-être - Réflexologie plantaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jak - Aftec</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseiller en Dravyaguna et phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage bien-être - Réflexologie plantaire</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>N22Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage assis</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Connaître et conseiller les plantes médicinales et les huiles essentielles</x:t>
@@ -1865,194 +1865,194 @@
   <x:si>
     <x:t>Groupe Polygone</x:t>
   </x:si>
   <x:si>
     <x:t>GP</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
-    <x:t>04/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Pilates</x:t>
   </x:si>
   <x:si>
     <x:t>Be Pilates - Aurélie Bidart</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophihe du yoga</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypnothérapeute</x:t>
+  </x:si>
+  <x:si>
     <x:t>Naturopathe</x:t>
   </x:si>
   <x:si>
-    <x:t>03/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie manuelle des fascias</x:t>
   </x:si>
   <x:si>
     <x:t>TMG Concept</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TECHNIQUES CORPORELLES DE MASSAGE BIEN ETRE</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie ayuvédique</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien en herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>Althea Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>84440</x:t>
   </x:si>
   <x:si>
-    <x:t>01/26/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Se former aux plantes médicinales - première partie</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fleurs de Bach</x:t>
   </x:si>
   <x:si>
+    <x:t>Hypnose pour la femme en période de ménopause</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autonomia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
-    <x:t>Hypnose pour la femme en période de ménopause</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Lithothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Metathesis Psynaps</x:t>
   </x:si>
   <x:si>
     <x:t>69100</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement thérapeutique du l'arrêt du tabac par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Alimentation, perte de poids : troubles du comportement alimentaire et accompagnement par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
@@ -2270,65 +2270,65 @@
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e et 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unamano</x:t>
   </x:si>
   <x:si>
     <x:t>69250</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Ferme de Beaugensiers</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BELGENTIER</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>Le protocole Zénith</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil en aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophro-analyse et mouvements oculaires</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2025 00:00:00</x:t>
@@ -2390,65 +2390,65 @@
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'exploitant agricole , Demandeur d'emploi , Exploitant agricole, salarié agricole , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ROSANS</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Module d’acquisition de compétences en danse-thérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adnr</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Apprendre et pratiquer la sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CNR Formations - Collège de Naturopathie ressourcée</x:t>
   </x:si>
   <x:si>
     <x:t>17250</x:t>
   </x:si>
   <x:si>
     <x:t>11/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2024 00:00:00</x:t>
@@ -2492,78 +2492,78 @@
   <x:si>
     <x:t>Massage Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Oriental</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Shiatsu</x:t>
   </x:si>
   <x:si>
     <x:t>Massage crânien indien Shirotchampi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage suédois Deep Tissue</x:t>
   </x:si>
   <x:si>
     <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Tuina Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire thaïlandaise</x:t>
   </x:si>
   <x:si>
+    <x:t>Bols Tibétains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relaxation coréenne</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bols Tibétains</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Massage Ayurvedique Abhyanga</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Art-thérapeute spécialisé en Art-thérapie Contemporaine (2 années)</x:t>
   </x:si>
@@ -5572,208 +5572,208 @@
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>642952</x:v>
+        <x:v>642777</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>642954</x:v>
+        <x:v>635612</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>642777</x:v>
+        <x:v>642868</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>635612</x:v>
+        <x:v>642886</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
@@ -5825,153 +5825,153 @@
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>642868</x:v>
+        <x:v>642864</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>642886</x:v>
+        <x:v>642952</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>642864</x:v>
+        <x:v>642954</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>190</x:v>
@@ -6335,51 +6335,51 @@
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>642926</x:v>
+        <x:v>642918</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>190</x:v>
@@ -6388,100 +6388,100 @@
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>642929</x:v>
+        <x:v>642926</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>642956</x:v>
+        <x:v>642929</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>190</x:v>
@@ -6490,100 +6490,100 @@
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>642957</x:v>
+        <x:v>642956</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>642918</x:v>
+        <x:v>642957</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>227</x:v>
@@ -7529,139 +7529,139 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>642710</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>602502</x:v>
+        <x:v>640673</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>640673</x:v>
+        <x:v>602502</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
@@ -8350,182 +8350,182 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>635902</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>616384</x:v>
+        <x:v>624164</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>624164</x:v>
+        <x:v>616384</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>616385</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
@@ -8758,194 +8758,194 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>624916</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>602501</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>623996</x:v>
+        <x:v>488934</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>15450</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>488934</x:v>
+        <x:v>623996</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
@@ -9372,147 +9372,148 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>638899</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>617273</x:v>
+        <x:v>638901</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>302</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>638901</x:v>
+        <x:v>617273</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
@@ -9683,148 +9684,147 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>640794</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>302</x:v>
-[...2 lines deleted...]
-        <x:v>303</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>642514</x:v>
+        <x:v>602500</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>277</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>602500</x:v>
+        <x:v>642514</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
@@ -10201,51 +10201,51 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>586350</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
@@ -10360,142 +10360,142 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>640784</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>628042</x:v>
+        <x:v>635887</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>635887</x:v>
+        <x:v>628042</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -10782,80 +10782,80 @@
       <x:c r="R149" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>630706</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>635889</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>24</x:v>
@@ -11450,78 +11450,78 @@
         <x:v>131</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>633884</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>635888</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
@@ -11811,262 +11811,262 @@
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>630121</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>497</x:v>
-[...1 lines deleted...]
-      <x:c r="C170" s="15" t="s"/>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="n">
+        <x:v>38992</x:v>
+      </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="J170" s="14" t="s"/>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s">
+        <x:v>491</x:v>
+      </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>616118</x:v>
+        <x:v>596275</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>499</x:v>
-[...1 lines deleted...]
-      <x:c r="C171" s="3" t="s"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="n">
+        <x:v>38992</x:v>
+      </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="J171" s="0" t="s">
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>630300</x:v>
+        <x:v>639506</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>503</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C172" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="J172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>596275</x:v>
+        <x:v>630300</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>509</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>488</x:v>
-[...2 lines deleted...]
-        <x:v>489</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>490</x:v>
-[...2 lines deleted...]
-        <x:v>491</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>639506</x:v>
+        <x:v>616118</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -12075,51 +12075,51 @@
       <x:c r="M174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>638376</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>45</x:v>
@@ -12132,87 +12132,87 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>635690</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="Q176" s="16" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="R176" s="14" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>635611</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>392</x:v>
@@ -12287,51 +12287,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>629679</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
@@ -12807,83 +12807,83 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>630464</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>602499</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
@@ -13929,187 +13929,187 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>623416</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>623901</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>623893</x:v>
+        <x:v>623901</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>616383</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
@@ -14277,113 +14277,113 @@
       <x:c r="I217" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="S217" s="0" t="n">
+        <x:v>626253</x:v>
+      </x:c>
+      <x:c r="T217" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="S217" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>626253</x:v>
+        <x:v>626255</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>45</x:v>
@@ -14396,144 +14396,144 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>629277</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>618997</x:v>
+        <x:v>618999</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>618999</x:v>
+        <x:v>618997</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
@@ -14767,254 +14767,254 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>621804</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>617942</x:v>
+        <x:v>625435</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>625435</x:v>
+        <x:v>617274</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>617274</x:v>
+        <x:v>617275</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>617275</x:v>
+        <x:v>617942</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>37</x:v>
@@ -15335,153 +15335,151 @@
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>616123</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>626</x:v>
-[...1 lines deleted...]
-      <x:c r="C238" s="15" t="s"/>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C238" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>628</x:v>
-[...1 lines deleted...]
-      <x:c r="J238" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="J238" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="Q238" s="16" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="R238" s="14" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="S238" s="14" t="n">
+        <x:v>608390</x:v>
+      </x:c>
+      <x:c r="T238" s="16" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="U238" s="16" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>158</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
-      <x:c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-        <x:v>162</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>608388</x:v>
+        <x:v>616356</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>629</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
@@ -15490,117 +15488,117 @@
       <x:c r="J240" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>608390</x:v>
+        <x:v>608388</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>616121</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
@@ -16124,235 +16122,235 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>598468</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>598472</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>574335</x:v>
+        <x:v>628570</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>628570</x:v>
+        <x:v>574335</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>644</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="Q256" s="16" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>627799</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>302</x:v>
@@ -16992,198 +16990,198 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>587854</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>587863</x:v>
+        <x:v>598455</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>598455</x:v>
+        <x:v>598475</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>598475</x:v>
+        <x:v>587863</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>45</x:v>
@@ -17249,51 +17247,51 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>598456</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
@@ -17555,51 +17553,51 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>598469</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
@@ -17970,75 +17968,75 @@
         <x:v>659</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>612669</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>610203</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
@@ -18067,147 +18065,148 @@
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>580115</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>614509</x:v>
+        <x:v>600768</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>302</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>600768</x:v>
+        <x:v>614509</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18323,51 +18322,51 @@
       <x:c r="M295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>597610</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
@@ -18584,51 +18583,51 @@
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>588283</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>38</x:v>
@@ -19256,145 +19255,145 @@
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>579682</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>15452</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>590202</x:v>
+        <x:v>570661</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>15452</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>570661</x:v>
+        <x:v>590202</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
@@ -19416,131 +19415,131 @@
         <x:v>400</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>587282</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>578993</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>566916</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>131</x:v>
@@ -19607,100 +19606,100 @@
       <x:c r="M320" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>552624</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>566490</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
@@ -19709,51 +19708,51 @@
       <x:c r="M322" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>552603</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>38</x:v>
@@ -19773,126 +19772,126 @@
       <x:c r="R323" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>542236</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>590127</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>589707</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
@@ -19962,51 +19961,51 @@
       <x:c r="M327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>579929</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
@@ -20028,87 +20027,87 @@
         <x:v>161</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>579985</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>566910</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
@@ -20227,100 +20226,100 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>587284</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>577476</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -20431,51 +20430,51 @@
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>577460</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
@@ -20533,296 +20532,296 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>510287</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>734</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>734</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>597820</x:v>
+        <x:v>577479</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>577479</x:v>
+        <x:v>577482</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>577482</x:v>
+        <x:v>577512</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>577512</x:v>
+        <x:v>574195</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>574195</x:v>
+        <x:v>597820</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>737</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
@@ -20941,51 +20940,51 @@
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>573783</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
@@ -21043,51 +21042,51 @@
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>577455</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
@@ -21296,51 +21295,51 @@
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>577530</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
@@ -21349,751 +21348,751 @@
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>577531</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>598666</x:v>
+        <x:v>510254</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>510254</x:v>
+        <x:v>510312</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>510312</x:v>
+        <x:v>577456</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>577456</x:v>
+        <x:v>577468</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>577468</x:v>
+        <x:v>577532</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>577532</x:v>
+        <x:v>577533</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>577533</x:v>
+        <x:v>510289</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>604528</x:v>
+        <x:v>598666</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>603664</x:v>
+        <x:v>543919</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>510289</x:v>
+        <x:v>577457</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>543611</x:v>
+        <x:v>577458</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>740</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>543919</x:v>
+        <x:v>543611</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>577457</x:v>
+        <x:v>604528</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>577458</x:v>
+        <x:v>603664</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
@@ -22406,51 +22405,51 @@
       <x:c r="J375" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>587316</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
@@ -22883,51 +22882,51 @@
       <x:c r="M384" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>553917</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>45</x:v>
@@ -22993,145 +22992,145 @@
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>546593</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="R387" s="0" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="S387" s="0" t="n">
+        <x:v>564158</x:v>
+      </x:c>
+      <x:c r="T387" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="R387" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>564158</x:v>
+        <x:v>543790</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>776</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
@@ -23191,59 +23190,59 @@
       <x:c r="M390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>572416</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
@@ -23508,51 +23507,51 @@
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>551192</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
@@ -24679,247 +24678,247 @@
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>551389</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>578</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>543922</x:v>
+        <x:v>551206</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>551206</x:v>
+        <x:v>551369</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>799</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>551369</x:v>
+        <x:v>551401</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>551401</x:v>
+        <x:v>543922</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
@@ -25495,51 +25494,51 @@
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>551186</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -25548,51 +25547,51 @@
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>551197</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
@@ -25699,51 +25698,51 @@
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>551341</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>809</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -26131,319 +26130,319 @@
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>546880</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B448" s="14" t="s">
         <x:v>814</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>815</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>546857</x:v>
+        <x:v>546874</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>546861</x:v>
+        <x:v>546857</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>546870</x:v>
+        <x:v>546861</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>546888</x:v>
+        <x:v>546870</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>546874</x:v>
+        <x:v>546888</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -26785,129 +26784,129 @@
       <x:c r="R459" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>495568</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>507977</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>508016</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>830</x:v>
       </x:c>