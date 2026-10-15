--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -1436,65 +1436,65 @@
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>LB Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>13 en Form</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
     <x:t>Progress Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>13 en Form</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Epv</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP accompagnant éducatif petite enfance (Contrat de Professionnalisation)</x:t>
@@ -1541,65 +1541,68 @@
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Henri Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
+  </x:si>
+  <x:si>
     <x:t>Eloce - Walter Learning</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
-    <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>maître de maison en secteur social et médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 14e</x:t>
   </x:si>
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 14</x:t>
   </x:si>
   <x:si>
     <x:t>13570</x:t>
   </x:si>
   <x:si>
     <x:t>BARBENTANE</x:t>
@@ -1766,263 +1769,260 @@
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Institution de Gestion Sociale des Armées - Lepp La Colette</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole services aux personnes et vente en espace rural</x:t>
   </x:si>
   <x:si>
     <x:t>13310</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MARTIN-DE-CRAU</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
   </x:si>
   <x:si>
     <x:t>Maison familiale rurale de Guillaumes-Valberg</x:t>
   </x:si>
   <x:si>
     <x:t>06470</x:t>
   </x:si>
   <x:si>
     <x:t>GUILLAUMES</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Interfed Santé Sociale - Cfa Métiers de l'Hospitalisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CERFAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP les Ferrages</x:t>
   </x:si>
   <x:si>
     <x:t>13250</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Magnan</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Colette</x:t>
   </x:si>
   <x:si>
     <x:t>Croix-Rouge Compétence PACA et Corse (IFTS) - site de Brignoles</x:t>
   </x:si>
   <x:si>
+    <x:t>LP ACAF - MSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAISON LA ROMAINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Edmond Rostand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Lenval</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-REMY-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>LP ACAF - MSA</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
-    <x:t>05/30/2027 00:00:00</x:t>
+    <x:t>LP La Providence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée La Providence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Viste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP E Rostand</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée d'Enseignement Général et Technologique Agricole Aix Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AURIOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP JB Brochier</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Magnanarelles</x:t>
   </x:si>
   <x:si>
+    <x:t>LA L Giraud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Saint-Jean le Baptiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blériot</x:t>
   </x:si>
   <x:si>
-    <x:t>13388</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
     <x:t>CAP accompagnant éducatif petite enfance blocs de compétences BC01 - BC02 - BC03 - BC07</x:t>
   </x:si>
   <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Institut de Formation d'Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
@@ -2438,54 +2438,54 @@
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beau de Rochas</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Sap Formations</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
@@ -4804,199 +4804,202 @@
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>640637</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="C31" s="3" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>38565</x:v>
+      </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>638505</x:v>
+        <x:v>641741</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>129</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>641741</x:v>
+        <x:v>638504</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>638504</x:v>
+        <x:v>638505</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>93</x:v>
@@ -5843,146 +5846,146 @@
       <x:c r="R48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>641429</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>579289</x:v>
+        <x:v>579151</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>579151</x:v>
+        <x:v>579289</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>162</x:v>
@@ -8319,51 +8322,51 @@
       <x:c r="K90" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>642847</x:v>
+        <x:v>642846</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -8376,51 +8379,51 @@
       <x:c r="K91" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>642850</x:v>
+        <x:v>642847</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
@@ -8435,51 +8438,51 @@
       <x:c r="K92" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>642849</x:v>
+        <x:v>642850</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -8492,51 +8495,51 @@
       <x:c r="K93" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>642848</x:v>
+        <x:v>642849</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
@@ -8551,51 +8554,51 @@
       <x:c r="K94" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>642846</x:v>
+        <x:v>642848</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -8797,145 +8800,147 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>573363</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>257</x:v>
-[...1 lines deleted...]
-      <x:c r="C99" s="3" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C99" s="3" t="n">
+        <x:v>37715</x:v>
+      </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>43441</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>642768</x:v>
+        <x:v>573366</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>43441</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>573366</x:v>
+        <x:v>642768</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
@@ -11671,159 +11676,160 @@
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>632523</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>609120</x:v>
+        <x:v>599258</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>599258</x:v>
+        <x:v>609120</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -12597,277 +12603,273 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>638154</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>579149</x:v>
+        <x:v>626819</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H166" s="14" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>626819</x:v>
+        <x:v>579149</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
-      <x:c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>634318</x:v>
+        <x:v>626816</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
-      <x:c r="F168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F168" s="14" t="s">
+        <x:v>288</x:v>
+      </x:c>
       <x:c r="G168" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>626816</x:v>
+        <x:v>634318</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13927,270 +13929,270 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>599792</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>37424</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>455</x:v>
-[...1 lines deleted...]
-      <x:c r="H188" s="14" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s">
+        <x:v>171</x:v>
+      </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44022</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>632246</x:v>
+        <x:v>598132</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>606825</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>37424</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>44022</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>598132</x:v>
+        <x:v>632185</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="I191" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="I191" s="4" t="s">
+      <x:c r="J191" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K191" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="J191" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="Q191" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="Q191" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>632185</x:v>
+        <x:v>632246</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -14250,51 +14252,51 @@
       <x:c r="I193" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>609269</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
@@ -14541,51 +14543,51 @@
       <x:c r="I198" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>609270</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
@@ -14847,51 +14849,51 @@
       <x:c r="I203" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>628344</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
@@ -14904,51 +14906,51 @@
       <x:c r="I204" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>626873</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
@@ -16257,6606 +16259,6615 @@
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>609667</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>628322</x:v>
+        <x:v>596621</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
+      <x:c r="E229" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>628323</x:v>
+        <x:v>602660</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>602660</x:v>
+        <x:v>605501</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>605501</x:v>
+        <x:v>643561</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>643561</x:v>
+        <x:v>628347</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>628347</x:v>
+        <x:v>596615</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37424</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44022</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>596615</x:v>
+        <x:v>597203</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>37424</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>44022</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>597203</x:v>
+        <x:v>596616</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>596616</x:v>
+        <x:v>596617</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>596617</x:v>
+        <x:v>596618</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>596618</x:v>
+        <x:v>596619</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>596619</x:v>
+        <x:v>596622</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>596622</x:v>
+        <x:v>596623</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>596623</x:v>
+        <x:v>596628</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>596628</x:v>
+        <x:v>596629</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>596629</x:v>
+        <x:v>596336</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>596336</x:v>
+        <x:v>596339</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>596339</x:v>
+        <x:v>596340</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>596340</x:v>
+        <x:v>596341</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
+      <x:c r="E247" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>596341</x:v>
+        <x:v>611639</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>611639</x:v>
+        <x:v>603913</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>603913</x:v>
+        <x:v>607430</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>531</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>607430</x:v>
+        <x:v>600197</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>600197</x:v>
+        <x:v>609668</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>485</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>609668</x:v>
+        <x:v>628334</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>628334</x:v>
+        <x:v>628335</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>628335</x:v>
+        <x:v>596189</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>596189</x:v>
+        <x:v>596190</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>596190</x:v>
+        <x:v>596191</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>596191</x:v>
+        <x:v>596192</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>596192</x:v>
+        <x:v>596197</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>596197</x:v>
+        <x:v>596198</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>596198</x:v>
+        <x:v>596199</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>596199</x:v>
+        <x:v>596200</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>596200</x:v>
+        <x:v>596208</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>596208</x:v>
+        <x:v>596214</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s"/>
+      <x:c r="E264" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>596214</x:v>
+        <x:v>602659</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>602659</x:v>
+        <x:v>599775</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>599775</x:v>
+        <x:v>604718</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>604718</x:v>
+        <x:v>605604</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>556</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>605604</x:v>
+        <x:v>601421</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>601421</x:v>
+        <x:v>611630</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>611630</x:v>
+        <x:v>606955</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
-      <x:c r="E271" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>606955</x:v>
+        <x:v>591918</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>591918</x:v>
+        <x:v>591920</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>591920</x:v>
+        <x:v>591921</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>591921</x:v>
+        <x:v>591923</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
+      <x:c r="E275" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H275" s="0" t="s">
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>591923</x:v>
+        <x:v>605883</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
-      <x:c r="E276" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>605883</x:v>
+        <x:v>615851</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
+      <x:c r="E277" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>615851</x:v>
+        <x:v>600442</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>570</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>600442</x:v>
+        <x:v>600653</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>600653</x:v>
+        <x:v>600654</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="H280" s="14" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H280" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>600654</x:v>
+        <x:v>607646</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>607646</x:v>
+        <x:v>632328</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>596193</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>596195</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>596196</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>596201</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>596213</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="Q287" s="4" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>527</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>596343</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>596624</x:v>
+        <x:v>591924</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
+      <x:c r="E289" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>596625</x:v>
+        <x:v>600695</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>603912</x:v>
+        <x:v>607461</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
+      <x:c r="E291" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>591924</x:v>
+        <x:v>600198</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>531</x:v>
-[...1 lines deleted...]
-      <x:c r="H292" s="14" t="s"/>
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s">
+        <x:v>573</x:v>
+      </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>607461</x:v>
+        <x:v>630250</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>600198</x:v>
+        <x:v>609367</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>630250</x:v>
+        <x:v>605882</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
-      <x:c r="E295" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>594</x:v>
-[...2 lines deleted...]
-        <x:v>486</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>609367</x:v>
+        <x:v>596624</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
-      <x:c r="E296" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>605882</x:v>
+        <x:v>596625</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>590</x:v>
-[...2 lines deleted...]
-        <x:v>591</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>632328</x:v>
+        <x:v>607448</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>601418</x:v>
+        <x:v>607463</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>611633</x:v>
+        <x:v>604798</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>553</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>604798</x:v>
+        <x:v>600645</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>600645</x:v>
+        <x:v>603912</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>600695</x:v>
+        <x:v>601418</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>607448</x:v>
+        <x:v>611633</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>607463</x:v>
+        <x:v>628354</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
-      <x:c r="E305" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>479</x:v>
-[...2 lines deleted...]
-        <x:v>480</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>605797</x:v>
+        <x:v>596215</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>483</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>608770</x:v>
+        <x:v>596342</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
-      <x:c r="E307" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>599631</x:v>
+        <x:v>591919</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>591919</x:v>
+        <x:v>591922</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>591922</x:v>
+        <x:v>596194</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>596621</x:v>
+        <x:v>596204</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
-      <x:c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>607771</x:v>
+        <x:v>596209</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
-        <x:v>264</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>634320</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
+      <x:c r="E313" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>591925</x:v>
+        <x:v>604719</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>610</x:v>
-[...1 lines deleted...]
-      <x:c r="H314" s="14" t="s"/>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s">
+        <x:v>555</x:v>
+      </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>596203</x:v>
+        <x:v>604799</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>596212</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s"/>
+      <x:c r="E316" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>478</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>480</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>596335</x:v>
+        <x:v>605884</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
+      <x:c r="E317" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>596338</x:v>
+        <x:v>602606</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>492</x:v>
-[...1 lines deleted...]
-      <x:c r="H318" s="14" t="s"/>
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>605502</x:v>
+        <x:v>600440</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>602606</x:v>
+        <x:v>624488</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>596620</x:v>
+        <x:v>596205</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>596626</x:v>
+        <x:v>596206</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>596627</x:v>
+        <x:v>596210</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>543722</x:v>
+        <x:v>596211</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>642592</x:v>
+        <x:v>543722</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
-      <x:c r="E325" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>611638</x:v>
+        <x:v>642592</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>553</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>604719</x:v>
+        <x:v>607771</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
-      <x:c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>553</x:v>
-[...2 lines deleted...]
-        <x:v>554</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>604799</x:v>
+        <x:v>596620</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>479</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>605884</x:v>
+        <x:v>596626</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
-      <x:c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>570</x:v>
-[...2 lines deleted...]
-        <x:v>125</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>600440</x:v>
+        <x:v>596627</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>624</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s"/>
+      <x:c r="E330" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>596215</x:v>
+        <x:v>605502</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
+      <x:c r="E331" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H331" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>596342</x:v>
+        <x:v>599631</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>473</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s"/>
+      <x:c r="E332" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>628</x:v>
-[...1 lines deleted...]
-      <x:c r="H332" s="14" t="s"/>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H332" s="14" t="s">
+        <x:v>484</x:v>
+      </x:c>
       <x:c r="I332" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>596194</x:v>
+        <x:v>608770</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
+      <x:c r="E333" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F333" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H333" s="0" t="s">
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>596204</x:v>
+        <x:v>634320</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>596209</x:v>
+        <x:v>596335</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>628354</x:v>
+        <x:v>596338</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>624488</x:v>
+        <x:v>591925</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>596205</x:v>
+        <x:v>628322</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>473</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>596206</x:v>
+        <x:v>628323</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>596210</x:v>
+        <x:v>596203</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>596211</x:v>
+        <x:v>596212</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
+      <x:c r="E341" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F341" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>640947</x:v>
+        <x:v>633541</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>42423</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E342" s="14" t="s"/>
+      <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>195</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>44028</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>633541</x:v>
+        <x:v>640947</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>291</x:v>
@@ -22895,259 +22906,259 @@
         <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>622173</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>622168</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>622170</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>622171</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
@@ -23719,82 +23730,82 @@
         <x:v>609496</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>606956</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -23937,159 +23948,160 @@
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>603239</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>599257</x:v>
+        <x:v>616448</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>616448</x:v>
+        <x:v>599257</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -24161,96 +24173,96 @@
       <x:c r="M365" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>632231</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>632247</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
@@ -24524,51 +24536,51 @@
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>629011</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -25278,51 +25290,51 @@
       <x:c r="J384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>612241</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -25412,216 +25424,214 @@
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>583644</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>42423</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
+      <x:c r="E387" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>641789</x:v>
+        <x:v>616799</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>36004</x:v>
+        <x:v>42423</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="F388" s="14" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F388" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="G388" s="14" t="s">
-        <x:v>141</x:v>
-[...1 lines deleted...]
-      <x:c r="H388" s="14" t="s"/>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s">
+        <x:v>171</x:v>
+      </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>616799</x:v>
+        <x:v>616273</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
-      <x:c r="E389" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>170</x:v>
-[...2 lines deleted...]
-        <x:v>171</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>616273</x:v>
+        <x:v>641792</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
@@ -25631,54 +25641,54 @@
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>641792</x:v>
+        <x:v>641789</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -27347,120 +27357,120 @@
       <x:c r="I420" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>604393</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>36004</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>44028</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>606989</x:v>
+        <x:v>599787</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G422" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -27550,102 +27560,102 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>603440</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>36004</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44028</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>599787</x:v>
+        <x:v>606989</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -27660,158 +27670,157 @@
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>641781</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>730</x:v>
-[...1 lines deleted...]
-      <x:c r="C426" s="15" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C426" s="15" t="n">
+        <x:v>38565</x:v>
+      </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s"/>
+      <x:c r="E426" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="J426" s="14" t="s"/>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="J426" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>44005</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>614578</x:v>
+        <x:v>614477</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
-      <x:c r="E427" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H427" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>436</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44005</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>614477</x:v>
+        <x:v>614578</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G428" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -28296,51 +28305,51 @@
       <x:c r="J436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>575895</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>42423</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
@@ -28796,156 +28805,156 @@
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>588097</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>588055</x:v>
+        <x:v>588056</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>588056</x:v>
+        <x:v>588055</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>36004</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -29375,167 +29384,167 @@
       <x:c r="K454" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>615833</x:v>
+        <x:v>615830</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>615830</x:v>
+        <x:v>615835</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>615835</x:v>
+        <x:v>615832</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -29548,51 +29557,51 @@
       <x:c r="K457" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>615832</x:v>
+        <x:v>615834</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
@@ -29607,51 +29616,51 @@
       <x:c r="K458" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>615834</x:v>
+        <x:v>615833</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -30197,51 +30206,51 @@
       <x:c r="J468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>44028</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>630715</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -30399,76 +30408,76 @@
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>573365</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>611598</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
@@ -30862,76 +30871,76 @@
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>549079</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>591335</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
@@ -31013,388 +31022,385 @@
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>571737</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
-      <x:c r="E483" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>547654</x:v>
+        <x:v>542506</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s"/>
+      <x:c r="E484" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>571739</x:v>
+        <x:v>547654</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
-      <x:c r="E485" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>559105</x:v>
+        <x:v>543721</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="H486" s="14" t="s"/>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H486" s="14" t="s">
+        <x:v>358</x:v>
+      </x:c>
       <x:c r="I486" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>542506</x:v>
+        <x:v>572812</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>357</x:v>
-[...2 lines deleted...]
-        <x:v>358</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>572812</x:v>
+        <x:v>571739</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
-      <x:c r="E488" s="14" t="s"/>
+      <x:c r="E488" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>543721</x:v>
+        <x:v>559105</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31779,672 +31785,684 @@
         <x:v>545553</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>553828</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>547652</x:v>
+        <x:v>554261</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>483</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>549586</x:v>
+        <x:v>547652</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>257</x:v>
-[...1 lines deleted...]
-      <x:c r="C499" s="3" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C499" s="3" t="n">
+        <x:v>38565</x:v>
+      </x:c>
       <x:c r="D499" s="3" t="s"/>
+      <x:c r="E499" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J499" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>43441</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>577412</x:v>
+        <x:v>549586</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>554261</x:v>
+        <x:v>547149</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H501" s="0" t="s">
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>555064</x:v>
+        <x:v>553247</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>608</x:v>
-[...1 lines deleted...]
-      <x:c r="H502" s="14" t="s"/>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H502" s="14" t="s">
+        <x:v>486</x:v>
+      </x:c>
       <x:c r="I502" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>552431</x:v>
+        <x:v>556854</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>553247</x:v>
+        <x:v>547252</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>485</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>556854</x:v>
+        <x:v>555064</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>547149</x:v>
+        <x:v>552431</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>547252</x:v>
+        <x:v>555691</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32465,518 +32483,510 @@
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>546095</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>555691</x:v>
+        <x:v>548674</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>548674</x:v>
+        <x:v>548677</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
-        <x:v>38390</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>594</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>548677</x:v>
+        <x:v>555063</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H511" s="0" t="s">
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>555063</x:v>
+        <x:v>552796</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>553</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>521</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>552796</x:v>
+        <x:v>547650</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
-        <x:v>38565</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H513" s="0" t="s">
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>547650</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38565</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>124</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44041</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>545542</x:v>
+        <x:v>555109</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
-      <x:c r="E515" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>248</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>44041</x:v>
+        <x:v>43441</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>555109</x:v>
+        <x:v>577412</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
         <x:v>481</x:v>
@@ -33061,76 +33071,76 @@
         <x:v>581129</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>554199</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
@@ -33146,57 +33156,57 @@
       <x:c r="H519" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>555711</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -33267,357 +33277,357 @@
       <x:c r="H521" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="Q521" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="Q521" s="4" t="s">
+      <x:c r="R521" s="0" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>601</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>549896</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="Q522" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="Q522" s="16" t="s">
+      <x:c r="R522" s="14" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>548675</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>548676</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>549030</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>582156</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I526" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>545523</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -33719,387 +33729,387 @@
       <x:c r="S528" s="14" t="n">
         <x:v>546099</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H529" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>572239</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>549028</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H531" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>545416</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="E533" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H533" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>545445</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I534" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>545446</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -34417,577 +34427,577 @@
       <x:c r="S540" s="14" t="n">
         <x:v>578598</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H541" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="Q541" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="Q541" s="4" t="s">
+      <x:c r="R541" s="0" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>498381</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>498389</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>498301</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="Q544" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="Q544" s="16" t="s">
+      <x:c r="R544" s="14" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>597</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>498305</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>498309</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38565</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>498313</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38390</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>498385</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38390</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>497797</x:v>
+        <x:v>498377</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>38390</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>498377</x:v>
+        <x:v>497797</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="G550" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
@@ -35088,78 +35098,78 @@
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>501259</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>813</x:v>