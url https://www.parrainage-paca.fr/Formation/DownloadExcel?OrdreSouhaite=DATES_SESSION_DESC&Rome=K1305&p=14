--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -335,80 +335,80 @@
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agent accompagnant au grand âge (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Toccata</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>Employé collectivité</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Haute Ecole du Travail et de l'Intervention Sociale - Antenne Draguignan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro services aux personnes et aux territoires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Puyloubier</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13114</x:t>
   </x:si>
   <x:si>
     <x:t>PUYLOUBIER</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/31/2029 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gouvernant en établissement sanitaire et médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Français de l'Elégance et du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
@@ -617,74 +617,74 @@
   <x:si>
     <x:t>Maître(esse) de maison</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMF RIS</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Maître de maison</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel assistant de vie aux familles + module domotique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Form.ecare</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel assistant de vie aux familles + module domotique</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maître de maison en secteur social et médico-social (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles blocs de compétences 1 et/ou 2 (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque - Antenne Marseille 15ème</x:t>
@@ -731,77 +731,77 @@
   <x:si>
     <x:t>Titre professionnel assistant(e) de vie aux familles blocs de compétences 1 - 2 (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>Luzcare</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Orgaly Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
   </x:si>
   <x:si>
     <x:t>CFREP - FAIL</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Orgaly Marseille</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles + module domotique (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
@@ -818,95 +818,95 @@
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Amac Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Idev - Antenne Marseille</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formadom</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
@@ -947,239 +947,239 @@
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agent accompagnant au grand âge</x:t>
   </x:si>
   <x:si>
+    <x:t>LP la Coudoulière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP ACAF - MSA</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>VAISON LA ROMAINE</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Provence Formation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>diplôme d'État de conseiller en économie sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 14e</x:t>
   </x:si>
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 14</x:t>
   </x:si>
   <x:si>
-    <x:t>LP la Coudoulière</x:t>
-[...5 lines deleted...]
-    <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
+    <x:t>CFA Régional Agricole Public PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
+    <x:t>LPA les Magnanarelles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA L Giraud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-REMY-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
+  </x:si>
+  <x:si>
     <x:t>LP C Jullian</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
-    <x:t>CFA Régional Agricole Public PACA</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Haute école du travail et de l'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>LP Magnan</x:t>
   </x:si>
   <x:si>
     <x:t>LP F de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>LP JB Brochier</x:t>
@@ -1412,60 +1412,60 @@
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel formateur professionnel d'adultes, Titre professionnel assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier Hepta - Ketty Turron</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>Mise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAF MSA</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>ACAF MSA</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2028 00:00:00</x:t>
   </x:si>
@@ -2988,222 +2988,221 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>641719</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>640628</x:v>
+        <x:v>641723</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>84</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>641723</x:v>
+        <x:v>644759</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
+      <x:c r="R19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>644759</x:v>
+        <x:v>640628</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -4491,161 +4490,159 @@
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>573363</x:v>
+        <x:v>573366</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44039</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>573366</x:v>
+        <x:v>635388</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>37715</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>44039</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>635388</x:v>
+        <x:v>573363</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -5134,395 +5131,392 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>617438</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
-      <x:c r="F54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F54" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
       <x:c r="G54" s="14" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>640948</x:v>
+        <x:v>636579</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="0" t="s">
+      <x:c r="G55" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="G55" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>636579</x:v>
+        <x:v>640948</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>622337</x:v>
+        <x:v>622325</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>579154</x:v>
+        <x:v>622337</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>579292</x:v>
+        <x:v>579154</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>622325</x:v>
+        <x:v>579292</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5890,159 +5884,159 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>638769</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="H67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>631008</x:v>
+        <x:v>603244</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="I68" s="16" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>603244</x:v>
+        <x:v>631008</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -6055,54 +6049,54 @@
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>630577</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G70" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -6192,144 +6186,144 @@
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>635637</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>632523</x:v>
+        <x:v>632496</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>632496</x:v>
+        <x:v>632523</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -6628,410 +6622,410 @@
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>638154</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>599898</x:v>
+        <x:v>579287</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>237</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>629123</x:v>
+        <x:v>599899</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>606539</x:v>
+        <x:v>599898</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>640771</x:v>
+        <x:v>629123</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>579287</x:v>
+        <x:v>606539</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
-      <x:c r="E85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="R85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="Q85" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>599899</x:v>
+        <x:v>640771</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7155,54 +7149,54 @@
       <x:c r="J88" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>630397</x:v>
+        <x:v>630398</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -7218,54 +7212,54 @@
       <x:c r="J89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>630398</x:v>
+        <x:v>630397</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
@@ -7444,845 +7438,850 @@
       <x:c r="G93" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>597024</x:v>
+        <x:v>597032</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s"/>
+      <x:c r="E94" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>597027</x:v>
+        <x:v>607448</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="I95" s="4" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="Q95" s="4" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>597030</x:v>
+        <x:v>597024</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="Q96" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="Q96" s="16" t="s">
+      <x:c r="R96" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="R96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>596624</x:v>
+        <x:v>597027</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="I97" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="I97" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="Q97" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="Q97" s="4" t="s">
+      <x:c r="R97" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="R97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>596625</x:v>
+        <x:v>597030</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>41744</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>607959</x:v>
+        <x:v>596624</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
-      <x:c r="E99" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>607448</x:v>
+        <x:v>596625</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>615925</x:v>
+        <x:v>607959</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>615929</x:v>
+        <x:v>615925</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39680</x:v>
+        <x:v>41744</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="R102" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="R102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>592289</x:v>
+        <x:v>615929</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>607962</x:v>
+        <x:v>592289</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>597032</x:v>
+        <x:v>607962</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
+      <x:c r="E105" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>597025</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>331</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="14" t="s"/>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s">
+        <x:v>329</x:v>
+      </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>597035</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="I107" s="4" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="Q107" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="Q107" s="4" t="s">
+      <x:c r="R107" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="R107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>597038</x:v>
+        <x:v>597025</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
@@ -8292,804 +8291,798 @@
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>597028</x:v>
+        <x:v>597035</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I109" s="4" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="Q109" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q109" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>597031</x:v>
+        <x:v>597038</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>611638</x:v>
+        <x:v>642592</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>605797</x:v>
+        <x:v>599774</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>596620</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>596626</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>596627</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>642592</x:v>
+        <x:v>599773</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>39680</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>599773</x:v>
+        <x:v>596621</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>599774</x:v>
+        <x:v>597028</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="Q118" s="16" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="R118" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="Q118" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>596621</x:v>
+        <x:v>597031</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>599626</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>592292</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>615928</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9480,51 +9473,51 @@
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>597037</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -9608,162 +9601,162 @@
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>597040</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>596616</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>596617</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
@@ -9776,51 +9769,51 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>596618</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44054</x:v>
@@ -9830,51 +9823,51 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>596619</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
@@ -9887,51 +9880,51 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>596622</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44054</x:v>
@@ -9941,108 +9934,108 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>596623</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>596628</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>44054</x:v>
@@ -10052,51 +10045,51 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>596629</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
@@ -10109,208 +10102,208 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>596615</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>615926</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>615927</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44022</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>597203</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -10443,72 +10436,72 @@
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>599775</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -10555,51 +10548,51 @@
       <x:c r="J148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>599093</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -10632,51 +10625,51 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>599094</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
@@ -10689,119 +10682,119 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>592290</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592291</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -10817,51 +10810,51 @@
       <x:c r="T152" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -10878,51 +10871,51 @@
         <x:v>414</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -11113,51 +11106,51 @@
         <x:v>414</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -11170,197 +11163,197 @@
       <x:c r="S158" s="14" t="n">
         <x:v>599363</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>603243</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>603242</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>555051</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -11467,139 +11460,139 @@
         <x:v>630314</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>617068</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>603241</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -11610,51 +11603,51 @@
         <x:v>177</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>44096</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>615078</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -11676,51 +11669,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>599787</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -11751,206 +11744,209 @@
       <x:c r="S168" s="14" t="n">
         <x:v>611251</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>604079</x:v>
+        <x:v>603579</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>604082</x:v>
+        <x:v>604081</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="R171" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="S171" s="0" t="n">
+        <x:v>603580</x:v>
+      </x:c>
+      <x:c r="T171" s="4" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
@@ -11959,230 +11955,227 @@
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>604081</x:v>
+        <x:v>604080</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>449</x:v>
-[...2 lines deleted...]
-        <x:v>450</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q173" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R173" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="S173" s="0" t="n">
+        <x:v>604079</x:v>
+      </x:c>
+      <x:c r="T173" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="Q173" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>604080</x:v>
+        <x:v>604082</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>603581</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
@@ -12206,100 +12199,100 @@
       <x:c r="M176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>573365</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>615372</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
@@ -12314,51 +12307,51 @@
       <x:c r="M178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>573362</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -12374,51 +12367,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>610117</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12547,51 +12540,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>598290</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12654,111 +12647,111 @@
       <x:c r="J184" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>567164</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>575885</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -12965,51 +12958,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>578955</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -13019,81 +13012,81 @@
       <x:c r="J190" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>578956</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -13107,91 +13100,91 @@
         <x:v>547236</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>550568</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -13207,651 +13200,651 @@
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>547045</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>547044</x:v>
+        <x:v>557564</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>557565</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>39680</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>557564</x:v>
+        <x:v>557766</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>545542</x:v>
+        <x:v>554199</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>283</x:v>
-[...1 lines deleted...]
-      <x:c r="H198" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>557766</x:v>
+        <x:v>557565</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>554199</x:v>
+        <x:v>547044</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>545445</x:v>
+        <x:v>545446</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>545446</x:v>
+        <x:v>545445</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
@@ -13860,51 +13853,51 @@
       <x:c r="M204" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>584646</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13922,164 +13915,164 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>573793</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>497797</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>501259</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>