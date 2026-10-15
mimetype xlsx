--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -617,74 +617,74 @@
   <x:si>
     <x:t>Maître(esse) de maison</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMF RIS</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Maître de maison</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel assistant de vie aux familles + module domotique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Form.ecare</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>10/26/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel assistant de vie aux familles + module domotique</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maître de maison en secteur social et médico-social (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles blocs de compétences 1 et/ou 2 (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque - Antenne Marseille 15ème</x:t>
@@ -731,77 +731,77 @@
   <x:si>
     <x:t>Titre professionnel assistant(e) de vie aux familles blocs de compétences 1 - 2 (POEC)</x:t>
   </x:si>
   <x:si>
     <x:t>Luzcare</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Orgaly Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
   </x:si>
   <x:si>
     <x:t>CFREP - FAIL</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Orgaly Marseille</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles + module domotique (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
@@ -818,95 +818,95 @@
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Amac Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Idev - Antenne Marseille</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formadom</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
@@ -1046,110 +1046,110 @@
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 14e</x:t>
   </x:si>
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 14</x:t>
   </x:si>
   <x:si>
+    <x:t>CFA Régional Agricole Public PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Coudoulière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
-    <x:t>LP la Coudoulière</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LP C Jullian</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent de la Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
-    <x:t>CFA Régional Agricole Public PACA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LPA les Magnanarelles</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
@@ -1412,60 +1412,60 @@
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel formateur professionnel d'adultes, Titre professionnel assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier Hepta - Ketty Turron</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>Mise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAF MSA</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>ACAF MSA</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2028 00:00:00</x:t>
   </x:si>
@@ -4491,161 +4491,159 @@
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>573363</x:v>
+        <x:v>573366</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44039</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>573366</x:v>
+        <x:v>635388</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>37715</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>44039</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>635388</x:v>
+        <x:v>573363</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -5134,395 +5132,392 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>617438</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
-      <x:c r="E54" s="14" t="s"/>
-      <x:c r="F54" s="14" t="s"/>
+      <x:c r="E54" s="14" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F54" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
       <x:c r="G54" s="14" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>640948</x:v>
+        <x:v>636579</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
-      <x:c r="E55" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="F55" s="0" t="s">
+      <x:c r="G55" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="G55" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>636579</x:v>
+        <x:v>640948</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>622337</x:v>
+        <x:v>622325</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>579154</x:v>
+        <x:v>622337</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>579292</x:v>
+        <x:v>579154</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>622325</x:v>
+        <x:v>579292</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5890,159 +5885,159 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>638769</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
+      <x:c r="E67" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="H67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>631008</x:v>
+        <x:v>603244</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="I68" s="16" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>603244</x:v>
+        <x:v>631008</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -6055,54 +6050,54 @@
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>630577</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G70" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -6192,144 +6187,144 @@
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>635637</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>632523</x:v>
+        <x:v>632496</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>632496</x:v>
+        <x:v>632523</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -6572,51 +6567,51 @@
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>638154</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -6643,396 +6638,396 @@
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>579149</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="H80" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>599898</x:v>
+        <x:v>579287</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>237</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>629123</x:v>
+        <x:v>599899</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>606539</x:v>
+        <x:v>599898</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F83" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>640771</x:v>
+        <x:v>629123</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>579287</x:v>
+        <x:v>606539</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
-      <x:c r="E85" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="R85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="Q85" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>599899</x:v>
+        <x:v>640771</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7156,54 +7151,54 @@
       <x:c r="J88" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>630397</x:v>
+        <x:v>630398</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -7219,54 +7214,54 @@
       <x:c r="J89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>630398</x:v>
+        <x:v>630397</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
@@ -7424,81 +7419,81 @@
       <x:c r="S92" s="14" t="n">
         <x:v>605503</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>607959</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -7790,51 +7785,51 @@
       <x:c r="J99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>607448</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
@@ -7972,319 +7967,325 @@
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>592289</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>597025</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>291</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="H104" s="14" t="s"/>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s">
+        <x:v>326</x:v>
+      </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>597035</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="I105" s="4" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="Q105" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="Q105" s="4" t="s">
+      <x:c r="R105" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="R105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>597038</x:v>
+        <x:v>597032</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>291</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>597032</x:v>
+        <x:v>607962</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
-      <x:c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>607962</x:v>
+        <x:v>597025</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
@@ -8294,455 +8295,447 @@
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>597028</x:v>
+        <x:v>597035</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I109" s="4" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="Q109" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="Q109" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>597031</x:v>
+        <x:v>597038</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>611638</x:v>
+        <x:v>597028</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="H111" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="Q111" s="4" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="R111" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="Q111" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>605797</x:v>
+        <x:v>597031</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>291</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>596620</x:v>
+        <x:v>642592</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>596626</x:v>
+        <x:v>596620</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>596627</x:v>
+        <x:v>596626</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>642592</x:v>
+        <x:v>596627</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>69</x:v>
@@ -9038,51 +9031,51 @@
       <x:c r="J121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>615928</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
@@ -9482,51 +9475,51 @@
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>597037</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -10466,51 +10459,51 @@
       <x:c r="T146" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -10557,51 +10550,51 @@
       <x:c r="J148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>599093</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -10728,51 +10721,51 @@
       <x:c r="J151" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592291</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -11172,197 +11165,197 @@
       <x:c r="S158" s="14" t="n">
         <x:v>599363</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>603243</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>603242</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>555051</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -11469,139 +11462,139 @@
         <x:v>630314</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>617068</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>603241</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -11612,51 +11605,51 @@
         <x:v>177</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>44096</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>615078</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -11678,51 +11671,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>599787</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -11753,206 +11746,209 @@
       <x:c r="S168" s="14" t="n">
         <x:v>611251</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>604079</x:v>
+        <x:v>603579</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>604082</x:v>
+        <x:v>604081</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>603579</x:v>
+        <x:v>603580</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
@@ -11961,120 +11957,117 @@
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>604081</x:v>
+        <x:v>604079</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>449</x:v>
-[...2 lines deleted...]
-        <x:v>450</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q173" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R173" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="S173" s="0" t="n">
+        <x:v>604082</x:v>
+      </x:c>
+      <x:c r="T173" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="Q173" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
@@ -12086,99 +12079,99 @@
       <x:c r="L174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>604080</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>603581</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
@@ -12208,100 +12201,100 @@
       <x:c r="M176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>573365</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>615372</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
@@ -12316,51 +12309,51 @@
       <x:c r="M178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>573362</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -12376,51 +12369,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>610117</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12549,51 +12542,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>598290</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12656,111 +12649,111 @@
       <x:c r="J184" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>567164</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>575885</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -13109,82 +13102,82 @@
         <x:v>547236</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>550568</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -13228,436 +13221,436 @@
         <x:v>547045</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>547044</x:v>
+        <x:v>557564</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>557565</x:v>
+        <x:v>545542</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>39680</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>557564</x:v>
+        <x:v>557766</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>545542</x:v>
+        <x:v>554199</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>283</x:v>
-[...1 lines deleted...]
-      <x:c r="H198" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>557766</x:v>
+        <x:v>547044</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>554199</x:v>
+        <x:v>557565</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
@@ -13682,57 +13675,57 @@
       <x:c r="K201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>545444</x:v>
+        <x:v>545445</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>381</x:v>
@@ -13743,57 +13736,57 @@
       <x:c r="K202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>545445</x:v>
+        <x:v>545444</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -13862,51 +13855,51 @@
       <x:c r="M204" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>584646</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>