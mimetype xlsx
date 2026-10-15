--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -335,80 +335,80 @@
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agent accompagnant au grand âge (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Toccata</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>Employé collectivité</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro services aux personnes et aux territoires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale de Puyloubier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYLOUBIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Haute Ecole du Travail et de l'Intervention Sociale - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro services aux personnes et aux territoires (Apprentissage)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>08/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gouvernant en établissement sanitaire et médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Français de l'Elégance et du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
@@ -779,62 +779,62 @@
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant de vie aux familles + module domotique (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional des formations sanitaires et sociales</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Amac Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
@@ -920,266 +920,266 @@
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Économie sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Agricampus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP ACAF - MSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAISON LA ROMAINE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP agent accompagnant au grand âge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA - LEA Louis Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA L Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP le Rocher</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...2 lines deleted...]
-    <x:t>CAP agent accompagnant au grand âge</x:t>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'État de conseiller en économie sociale familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 14</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83181</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Provence Formation</x:t>
-[...94 lines deleted...]
-  <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
+    <x:t>LP C Jullian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent de la Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional Agricole Public PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPA les Magnanarelles</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>CFA Régional Agricole Public PACA</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
-    <x:t>LP C Jullian</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Haute école du travail et de l'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>LP Magnan</x:t>
   </x:si>
   <x:si>
     <x:t>LP F de Croisset</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>LP JB Brochier</x:t>
@@ -1412,60 +1412,60 @@
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel formateur professionnel d'adultes, Titre professionnel assistant de vie aux familles</x:t>
   </x:si>
   <x:si>
     <x:t>Atelier Hepta - Ketty Turron</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>Mise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>ACAF MSA</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2028 00:00:00</x:t>
   </x:si>
@@ -2988,221 +2988,222 @@
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>641719</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>641723</x:v>
+        <x:v>640628</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39680</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>644759</x:v>
+        <x:v>641723</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>640628</x:v>
+        <x:v>644759</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -6298,219 +6299,216 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632496</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
-      <x:c r="F74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="F74" s="14" t="s">
+        <x:v>237</x:v>
+      </x:c>
       <x:c r="G74" s="14" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>176</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>609120</x:v>
+        <x:v>630000</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="n">
+        <x:v>37715</x:v>
+      </x:c>
+      <x:c r="D75" s="3" t="s"/>
+      <x:c r="G75" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="I75" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J75" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K75" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="L75" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M75" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N75" s="3" t="n">
+        <x:v>42056</x:v>
+      </x:c>
+      <x:c r="O75" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P75" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R75" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="S75" s="0" t="n">
+        <x:v>609120</x:v>
+      </x:c>
+      <x:c r="T75" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C75" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="F75" s="0" t="s">
+      <x:c r="U75" s="4" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>628742</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -6523,51 +6521,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>628740</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
@@ -6706,61 +6704,61 @@
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>599898</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -7111,61 +7109,61 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>622530</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
@@ -7174,97 +7172,97 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>630397</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>630398</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -7356,2960 +7354,2963 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>609842</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="R92" s="14" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>607448</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
+      <x:c r="U92" s="16" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="I93" s="4" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="J93" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K93" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="L93" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M93" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N93" s="3" t="n">
+        <x:v>44054</x:v>
+      </x:c>
+      <x:c r="O93" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="P93" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="Q93" s="4" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="I93" s="4" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>597032</x:v>
+        <x:v>596624</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>37715</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>607448</x:v>
+        <x:v>596625</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="R95" s="0" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>597024</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="Q96" s="16" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="R96" s="14" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>597027</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="Q97" s="4" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="R97" s="0" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>597030</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
-      <x:c r="E98" s="14" t="s"/>
+      <x:c r="E98" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J98" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K98" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L98" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M98" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N98" s="15" t="n">
+        <x:v>42069</x:v>
+      </x:c>
+      <x:c r="O98" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="P98" s="14" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="R98" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J98" s="14" t="s">
-[...23 lines deleted...]
-      <x:c r="R98" s="14" t="s">
+      <x:c r="S98" s="14" t="n">
+        <x:v>605503</x:v>
+      </x:c>
+      <x:c r="T98" s="16" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="U98" s="16" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>41744</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="I99" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="J99" s="0" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="K99" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L99" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M99" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N99" s="3" t="n">
+        <x:v>44084</x:v>
+      </x:c>
+      <x:c r="O99" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="P99" s="0" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="Q99" s="4" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="R99" s="0" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="S99" s="0" t="n">
+        <x:v>607959</x:v>
+      </x:c>
+      <x:c r="T99" s="4" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="U99" s="4" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>607959</x:v>
+        <x:v>615925</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>615925</x:v>
+        <x:v>615929</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>41744</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>615929</x:v>
+        <x:v>592289</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>592289</x:v>
+        <x:v>607962</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>39680</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>607962</x:v>
+        <x:v>597032</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>597025</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>597035</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>597038</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>39680</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
-      <x:c r="E108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>599774</x:v>
+        <x:v>597028</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>642592</x:v>
+        <x:v>597031</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>596620</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>596626</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>596627</x:v>
+        <x:v>596620</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
-      <x:c r="E113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>611638</x:v>
+        <x:v>596626</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>344</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>605797</x:v>
+        <x:v>596627</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>599773</x:v>
+        <x:v>642592</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>348</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>596621</x:v>
+        <x:v>599773</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37669</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
+      <x:c r="E117" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>597028</x:v>
+        <x:v>599774</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>597031</x:v>
+        <x:v>596621</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>599626</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>592292</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>615928</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>597033</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>597036</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>620506</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>627913</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>597026</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>597029</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>597034</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>597037</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>597039</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>597040</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>596616</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>596617</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>596618</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>596619</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>596622</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>596623</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>596628</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>596629</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>596615</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>615926</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>615927</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44022</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>597203</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -10321,51 +10322,51 @@
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -10378,51 +10379,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>602659</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>68</x:v>
@@ -10439,111 +10440,111 @@
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>599775</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>630758</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>176</x:v>
@@ -10560,51 +10561,51 @@
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>599093</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -10620,187 +10621,187 @@
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>599094</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>592290</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592291</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -10816,51 +10817,51 @@
       <x:c r="T152" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -10877,51 +10878,51 @@
         <x:v>414</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -11112,51 +11113,51 @@
         <x:v>414</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -11750,209 +11751,209 @@
       <x:c r="S168" s="14" t="n">
         <x:v>611251</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>447</x:v>
-[...2 lines deleted...]
-        <x:v>448</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q169" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R169" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S169" s="0" t="n">
+        <x:v>604079</x:v>
+      </x:c>
+      <x:c r="T169" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="Q169" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>604079</x:v>
+        <x:v>604082</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>604082</x:v>
+        <x:v>603579</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
@@ -11964,111 +11965,111 @@
       <x:c r="L172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>604081</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>603580</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
@@ -12083,224 +12084,222 @@
       <x:c r="L174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>604080</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>603581</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>133</x:v>
-[...1 lines deleted...]
-      <x:c r="C176" s="15" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C176" s="15" t="n">
+        <x:v>37715</x:v>
+      </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>134</x:v>
-[...1 lines deleted...]
-      <x:c r="H176" s="14" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>135</x:v>
-[...1 lines deleted...]
-      <x:c r="J176" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="J176" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>44039</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>615372</x:v>
+        <x:v>573365</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44039</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>573365</x:v>
+        <x:v>615372</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
@@ -12315,51 +12314,51 @@
       <x:c r="M178" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>573362</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -12375,51 +12374,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>610117</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12548,51 +12547,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31776</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>598290</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -12672,121 +12671,121 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>567164</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>575885</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G186" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
@@ -12852,51 +12851,51 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>578466</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -12911,190 +12910,190 @@
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>578467</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>578955</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>578956</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
@@ -13148,51 +13147,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>550568</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -13208,112 +13207,112 @@
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>547045</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>547044</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -13329,51 +13328,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>557565</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>177</x:v>
@@ -13390,161 +13389,161 @@
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>557564</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>545542</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>557766</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -13585,175 +13584,175 @@
         <x:v>554199</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
@@ -13769,90 +13768,90 @@
       <x:c r="T202" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>545446</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
@@ -13861,51 +13860,51 @@
       <x:c r="M204" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>584646</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13923,164 +13922,164 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>573793</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>497797</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>501259</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>