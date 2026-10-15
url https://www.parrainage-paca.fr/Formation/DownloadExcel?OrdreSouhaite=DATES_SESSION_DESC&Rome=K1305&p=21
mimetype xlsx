--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -800,59 +800,59 @@
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'État de technicien de l'intervention sociale et familiale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Amac Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Amac Formation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
@@ -920,195 +920,195 @@
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Économie sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Provence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP agent accompagnant au grand âge</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA - LEA Louis Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA L Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP le Rocher</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Agricampus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP ACAF - MSA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAISON LA ROMAINE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Saint-Jean le Baptiste</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...26 lines deleted...]
-    <x:t>SALON-DE-PROVENCE</x:t>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'État de conseiller en économie sociale familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'État de technicien de l'intervention sociale et familiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional Agricole Public PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>bac pro services aux personnes et animation dans les territoires</x:t>
-[...64 lines deleted...]
-  <x:si>
     <x:t>LP la Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83181</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>LP C Jullian</x:t>
   </x:si>
@@ -2234,144 +2234,144 @@
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>627840</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>627839</x:v>
+        <x:v>627966</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>627966</x:v>
+        <x:v>627839</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
@@ -6527,156 +6527,157 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>628740</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>579149</x:v>
+        <x:v>638154</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>638154</x:v>
+        <x:v>579149</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
@@ -6688,51 +6689,51 @@
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>579287</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
@@ -6745,51 +6746,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>599899</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
@@ -6804,51 +6805,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>599898</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -6864,51 +6865,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>629123</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>24</x:v>
@@ -6925,51 +6926,51 @@
       <x:c r="L84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>606539</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6979,51 +6980,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>640771</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -7349,1167 +7350,1167 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>609842</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>37715</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="R92" s="14" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>607448</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
+      <x:c r="U92" s="16" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>597024</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>597027</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37669</x:v>
+        <x:v>39680</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>597030</x:v>
+        <x:v>607962</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>596624</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>596625</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>41744</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>607959</x:v>
+        <x:v>605503</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>37715</x:v>
+        <x:v>41744</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>607448</x:v>
+        <x:v>607959</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>615925</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>615929</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>592289</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>39680</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>44008</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>607962</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37669</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>325</x:v>
-[...1 lines deleted...]
-      <x:c r="H104" s="14" t="s"/>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s">
+        <x:v>323</x:v>
+      </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>597032</x:v>
+        <x:v>605797</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>611638</x:v>
+        <x:v>597030</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>37669</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="Q106" s="16" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="R106" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="Q106" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>605797</x:v>
+        <x:v>597032</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>597025</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>597035</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>597038</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>597028</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>597031</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -8522,216 +8523,216 @@
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>642592</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>596620</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>596626</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>596627</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>68</x:v>
@@ -8748,51 +8749,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>599773</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -8808,108 +8809,108 @@
       <x:c r="L117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>599774</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>596621</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -8925,1386 +8926,1386 @@
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>599626</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>592292</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>615928</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>597033</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>597036</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>620506</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>627913</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>597026</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>597029</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>597034</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>597037</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>597039</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>597040</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>596616</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>596617</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>596618</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>596619</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>596622</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>596623</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>596628</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>596629</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>596615</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>615926</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>41744</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>615927</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37424</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>44022</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>597203</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -10316,51 +10317,51 @@
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>611639</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -10373,51 +10374,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>602659</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>68</x:v>
@@ -10434,111 +10435,111 @@
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>599775</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>630758</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>176</x:v>
@@ -10555,51 +10556,51 @@
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>599093</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -10615,162 +10616,162 @@
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>599094</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>592290</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592291</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>90</x:v>
@@ -11751,75 +11752,75 @@
       <x:c r="U168" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>603579</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
@@ -11870,78 +11871,78 @@
       <x:c r="U170" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>603580</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -12105,75 +12106,75 @@
       <x:c r="U174" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>603581</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
@@ -12959,51 +12960,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>578955</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="G190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -13141,51 +13142,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>550568</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -13201,51 +13202,51 @@
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>547045</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>177</x:v>
@@ -13262,51 +13263,51 @@
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>557564</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -13341,82 +13342,82 @@
         <x:v>545542</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37669</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>557766</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37715</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -13499,51 +13500,51 @@
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>547044</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39680</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -13559,112 +13560,112 @@
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>557565</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>555691</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -13741,51 +13742,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>545444</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -13801,51 +13802,51 @@
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>545446</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
@@ -13969,51 +13970,51 @@
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>497797</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
@@ -14029,51 +14030,51 @@
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>501259</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>