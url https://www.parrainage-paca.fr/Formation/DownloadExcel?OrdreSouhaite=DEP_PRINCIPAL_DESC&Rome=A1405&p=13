--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -497,111 +497,111 @@
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fertilisation de la vigne : les bons éléments au bon moment pour une vigne en pleine santé</x:t>
   </x:si>
   <x:si>
     <x:t>Fertilisation</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eco-conduite du tracteur</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation polyculture (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP agricole métiers de l'agriculture spécialisation volailles (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP agricole métiers de l'agriculture option grandes cultures (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères - Antenne Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP agricole métiers de l'agriculture spécialisation volailles (Apprentissage)</x:t>
-[...35 lines deleted...]
-    <x:t>LES ARCS</x:t>
+    <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Régler et étalonner son pulvérisateur en viticulture</x:t>
   </x:si>
   <x:si>
     <x:t>03/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
+    <x:t>Greffer ses oliviers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Se diversifier : Découvrir la culture des agrumes, sous serre et en plein air</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter son irrigation au vignoble</x:t>
   </x:si>
   <x:si>
     <x:t>PIERREFEU-DU-VAR</x:t>
   </x:si>
@@ -3455,510 +3455,509 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>640538</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>605887</x:v>
+        <x:v>498354</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>36002</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>605851</x:v>
+        <x:v>609362</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>498354</x:v>
+        <x:v>605794</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>609362</x:v>
+        <x:v>605887</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38077</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>605794</x:v>
+        <x:v>595401</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
+      <x:c r="E43" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>595401</x:v>
+        <x:v>548669</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>156</x:v>
-[...1 lines deleted...]
-      <x:c r="C44" s="15" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C44" s="15" t="n">
+        <x:v>40523</x:v>
+      </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>111</x:v>
-[...1 lines deleted...]
-      <x:c r="J44" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="J44" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>21055</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>635976</x:v>
+        <x:v>549890</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>143</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
-      <x:c r="E45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>146</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>548669</x:v>
+        <x:v>635976</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
@@ -4038,624 +4037,625 @@
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>611631</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>36773</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>548850</x:v>
+        <x:v>596452</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21055</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>549890</x:v>
+        <x:v>635960</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>38</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>21053</x:v>
+        <x:v>21037</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>549881</x:v>
+        <x:v>635984</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>36773</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>21054</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>596452</x:v>
+        <x:v>548850</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>129</x:v>
-[...1 lines deleted...]
-      <x:c r="C52" s="15" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C52" s="15" t="n">
+        <x:v>36002</x:v>
+      </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>111</x:v>
-[...1 lines deleted...]
-      <x:c r="J52" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>21037</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>635952</x:v>
+        <x:v>549881</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>156</x:v>
-[...1 lines deleted...]
-      <x:c r="C53" s="3" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C53" s="3" t="n">
+        <x:v>40523</x:v>
+      </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>21055</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>635960</x:v>
+        <x:v>609363</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21037</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>635984</x:v>
+        <x:v>635952</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>609363</x:v>
+        <x:v>554259</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>554259</x:v>
+        <x:v>549819</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38077</x:v>
+        <x:v>36002</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>549819</x:v>
+        <x:v>605851</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21055</x:v>
       </x:c>
@@ -4872,155 +4872,155 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>596665</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="H63" s="0" t="s">
+      <x:c r="I63" s="4" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="Q63" s="4" t="s">
+      <x:c r="R63" s="0" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>548851</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="Q64" s="16" t="s">
+      <x:c r="R64" s="14" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>496358</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -5248,51 +5248,51 @@
       <x:c r="I69" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21055</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>635204</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -5350,51 +5350,51 @@
       <x:c r="I71" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>21037</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>635229</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -6467,386 +6467,386 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>607246</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38077</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21053</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>605888</x:v>
+        <x:v>512508</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38077</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>21053</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>512508</x:v>
+        <x:v>596667</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38077</x:v>
+        <x:v>36773</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>21053</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>596667</x:v>
+        <x:v>596449</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>36773</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>21054</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>596449</x:v>
+        <x:v>596653</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>41838</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>21028</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>605815</x:v>
+        <x:v>605888</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38881</x:v>
+        <x:v>41838</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s"/>
+      <x:c r="E96" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="H96" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>21027</x:v>
+        <x:v>21028</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>596653</x:v>
+        <x:v>605815</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -7585,157 +7585,155 @@
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>596650</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>36773</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H110" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>21054</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>596450</x:v>
+        <x:v>605890</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>36773</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>605890</x:v>
+        <x:v>596450</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>36</x:v>
@@ -7837,448 +7835,444 @@
         <x:v>605889</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="H114" s="14" t="s">
+      <x:c r="I114" s="16" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>548668</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38881</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>21027</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>600186</x:v>
+        <x:v>549889</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>595403</x:v>
+        <x:v>600186</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>38881</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>245</x:v>
-[...1 lines deleted...]
-      <x:c r="H117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>21027</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>545520</x:v>
+        <x:v>595403</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>596651</x:v>
+        <x:v>545520</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>549889</x:v>
+        <x:v>596651</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="H120" s="14" t="s">
+      <x:c r="I120" s="16" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>498353</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>