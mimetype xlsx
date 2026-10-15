--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -380,74 +380,74 @@
   <x:si>
     <x:t>Titre professionnel médiateur social accès aux droits et services</x:t>
   </x:si>
   <x:si>
     <x:t>Formadom</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Relation interculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP L Blum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP L Blum</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
@@ -596,255 +596,255 @@
   <x:si>
     <x:t>07/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Notions et approfondissement en médiation et négociation</x:t>
   </x:si>
   <x:si>
     <x:t>Conflit social</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Approfondissement en Médiation et en Négociation</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation socioculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Notions en médiation et négociation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO M Gasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor Européen Médiation Culturelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastère Européen Management Projets Culturels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/11/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité carrières sociales parcours villes et territoires durables</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mastère professionnel management de projets culturels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention intervention sociale : accompagnement de publics spécifiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel agent de médiation, information, services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Gustave Eiffel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFREP - FAIL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation et de Recherche en Education Permanente - Fédération des Amis de l'Instruction Laïque - Antenne Marseille 15ème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP G Eiffel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle</x:t>
   </x:si>
   <x:si>
-    <x:t>13625</x:t>
-[...139 lines deleted...]
-  <x:si>
     <x:t>LP les Ferrages</x:t>
   </x:si>
   <x:si>
     <x:t>13250</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel médiateur social accès aux droits et services (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP B Pascal</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel médiateur social accès aux droits et services (Apprentissage)</x:t>
-[...8 lines deleted...]
-    <x:t>10/11/2028 00:00:00</x:t>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel médiateur social accès aux droits et services (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'université médiation</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Haute Ecole du Travail et de l'Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>HETIS</x:t>
   </x:si>
   <x:si>
     <x:t>06105</x:t>
   </x:si>
@@ -2784,214 +2784,216 @@
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>558588</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>41187</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>640023</x:v>
+        <x:v>594103</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>594103</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>72</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>616818</x:v>
+        <x:v>640023</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -3480,76 +3482,76 @@
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>592396</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>610116</x:v>
       </x:c>
@@ -4316,1145 +4318,1145 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>511517</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>47</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
+      <x:c r="I54" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H54" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="Q54" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>641692</x:v>
+        <x:v>616014</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>150</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>33049</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>620498</x:v>
+        <x:v>511506</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C56" s="15" t="s"/>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C56" s="15" t="n">
+        <x:v>41187</x:v>
+      </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="J56" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J56" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>616014</x:v>
+        <x:v>594097</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41555</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>596685</x:v>
+        <x:v>594100</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>33049</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>543284</x:v>
+        <x:v>599862</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>33049</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>511506</x:v>
+        <x:v>570831</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="U59" s="4" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="H60" s="14" t="s"/>
+      <x:c r="H60" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>594097</x:v>
+        <x:v>641692</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="C61" s="3" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="n">
+        <x:v>41555</x:v>
+      </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>599862</x:v>
+        <x:v>596685</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>33049</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>570831</x:v>
+        <x:v>543284</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>515051</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="U63" s="4" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>592271</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>592390</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>614002</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="Q67" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="Q67" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="R68" s="14" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>616012</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="H69" s="0" t="s">
+      <x:c r="I69" s="4" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>631004</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="U69" s="4" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="Q70" s="16" t="s">
+      <x:c r="R70" s="14" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>594088</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I71" s="4" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="Q71" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="Q71" s="4" t="s">
+      <x:c r="R71" s="0" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>594099</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q72" s="16" t="s">
+      <x:c r="R72" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>41551</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>594100</x:v>
+        <x:v>620498</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
@@ -5478,381 +5480,382 @@
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>594098</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>36241</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
+      <x:c r="E75" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>15006</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>594093</x:v>
+        <x:v>630575</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>36241</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>15006</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>630575</x:v>
+        <x:v>594093</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>37722</x:v>
+        <x:v>41551</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>15016</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>624791</x:v>
+        <x:v>596689</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>37722</x:v>
+        <x:v>36241</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>15016</x:v>
+        <x:v>15006</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>624792</x:v>
+        <x:v>630682</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>41551</x:v>
+        <x:v>37722</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>15016</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>596689</x:v>
+        <x:v>624791</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>240</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>36241</x:v>
+        <x:v>37722</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>15006</x:v>
+        <x:v>15016</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="R80" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="R80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>630682</x:v>
+        <x:v>624792</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -5877,201 +5880,201 @@
       <x:c r="R81" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>635957</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R82" s="14" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>632772</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>599776</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="Q84" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q84" s="16" t="s">
+      <x:c r="R84" s="14" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>630580</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -6095,150 +6098,150 @@
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>594105</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37240</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>628951</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I87" s="4" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="Q87" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q87" s="4" t="s">
+      <x:c r="R87" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>630622</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
@@ -6319,273 +6322,273 @@
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>635959</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R90" s="14" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R91" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>603393</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>35512</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>554849</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="R93" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>594101</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -6598,51 +6601,51 @@
       <x:c r="J94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>15016</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>624793</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -6733,81 +6736,81 @@
       <x:c r="R96" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>636079</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36241</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I97" s="4" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15006</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="Q97" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q97" s="4" t="s">
+      <x:c r="R97" s="0" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>630681</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37722</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -6982,51 +6985,51 @@
       <x:c r="L101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>640006</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
@@ -7035,100 +7038,100 @@
       <x:c r="L102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>640010</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>640011</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">