--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -1346,308 +1346,308 @@
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eloce - Walter Learning</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité génie biologique parcours agronomie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Méthode physico-chimique analyse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur - Inb - Institut du Nautisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESMED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur d'affaires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta - Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Supérieur d'Optique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optivalys Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optivalys Formations - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS fluides-énergies-domotique option A génie climatique et fluidique</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité génie biologique parcours agronomie</x:t>
-[...23 lines deleted...]
-    <x:t>Lycée polyvalent Rempart-Vinci</x:t>
+    <x:t>Responsable de développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA technico-commercial option vins, bières, et spiritueux</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BTSA technico-commercial option univers jardins et animaux de compagnie </x:t>
   </x:si>
   <x:si>
     <x:t>MFR Rousset</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de développement commercial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie biomédical</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué(e) pharmaceutique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur - Inb - Institut du Nautisme</x:t>
-[...94 lines deleted...]
-  <x:si>
     <x:t>licence pro mention optique professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé d'affaires en hautes technologies (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente spécialisée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Beaussier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager en ingénierie d'affaires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attaché commercial (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2027 00:00:00</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>licence pro mention management et gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
@@ -1700,156 +1700,156 @@
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Conseil et commercialisation de solutions techniques</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Hyères Orientation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASSHOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2027 00:00:00</x:t>
-[...29 lines deleted...]
-    <x:t>04/08/2028 00:00:00</x:t>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2026 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention management et gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention domotique</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
@@ -13048,3087 +13048,3088 @@
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>602832</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>41566</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>595919</x:v>
+        <x:v>596692</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>595920</x:v>
+        <x:v>596058</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>36393</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s"/>
+      <x:c r="E184" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>426</x:v>
-[...1 lines deleted...]
-      <x:c r="H184" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>23622</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>596054</x:v>
+        <x:v>609321</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>41566</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>11502</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>596692</x:v>
+        <x:v>549876</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="H186" s="14" t="s"/>
+      <x:c r="H186" s="14" t="s">
+        <x:v>437</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>596058</x:v>
+        <x:v>641745</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>41302</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>624501</x:v>
+        <x:v>547558</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>36003</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s"/>
+      <x:c r="E188" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>596442</x:v>
+        <x:v>547561</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
+      <x:c r="E189" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>596443</x:v>
+        <x:v>605844</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>40568</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
-      <x:c r="E190" s="14" t="s"/>
+      <x:c r="E190" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H190" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>592574</x:v>
+        <x:v>605849</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
+      <x:c r="E191" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>596056</x:v>
+        <x:v>605850</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>37926</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s"/>
+      <x:c r="E192" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>449</x:v>
-[...1 lines deleted...]
-      <x:c r="H192" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>595587</x:v>
+        <x:v>605931</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="C193" s="3" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C193" s="3" t="n">
+        <x:v>41757</x:v>
+      </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>455</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>523313</x:v>
+        <x:v>644880</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>258</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>457</x:v>
-[...1 lines deleted...]
-      <x:c r="C194" s="15" t="s"/>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C194" s="15" t="n">
+        <x:v>40607</x:v>
+      </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s"/>
+      <x:c r="E194" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>307</x:v>
-[...1 lines deleted...]
-      <x:c r="J194" s="14" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J194" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>573328</x:v>
+        <x:v>644883</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>36393</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>23622</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>609321</x:v>
+        <x:v>609183</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>36003</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>549876</x:v>
+        <x:v>545654</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>463</x:v>
-[...2 lines deleted...]
-        <x:v>464</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>641745</x:v>
+        <x:v>628453</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>547558</x:v>
+        <x:v>601767</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>547561</x:v>
+        <x:v>553765</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>36003</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>605844</x:v>
+        <x:v>607485</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>36003</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>605849</x:v>
+        <x:v>553769</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>36003</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>34525</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>605850</x:v>
+        <x:v>550695</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>36003</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>34525</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>605931</x:v>
+        <x:v>609743</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>644880</x:v>
+        <x:v>549066</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>40607</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>644883</x:v>
+        <x:v>497346</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>40568</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>328</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>609183</x:v>
+        <x:v>564868</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>38466</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>34590</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>545654</x:v>
+        <x:v>556735</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="H208" s="14" t="s"/>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s">
+        <x:v>333</x:v>
+      </x:c>
       <x:c r="I208" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>628453</x:v>
+        <x:v>608486</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>601767</x:v>
+        <x:v>603255</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>40622</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>553765</x:v>
+        <x:v>603491</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>607485</x:v>
+        <x:v>602664</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>553769</x:v>
+        <x:v>602694</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>35801</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>550695</x:v>
+        <x:v>641353</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>609743</x:v>
+        <x:v>599941</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>549066</x:v>
+        <x:v>614392</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>497346</x:v>
+        <x:v>640534</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>41566</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11502</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>564868</x:v>
+        <x:v>596693</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>556735</x:v>
+        <x:v>595918</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>332</x:v>
-[...2 lines deleted...]
-        <x:v>333</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>608486</x:v>
+        <x:v>550315</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>40622</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>480</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>43486</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>603255</x:v>
+        <x:v>595936</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>40622</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
-      <x:c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>43486</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>603491</x:v>
+        <x:v>595934</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>602664</x:v>
+        <x:v>595919</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
-      <x:c r="E223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>602694</x:v>
+        <x:v>595920</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>641353</x:v>
+        <x:v>596054</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
-      <x:c r="E225" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>599941</x:v>
+        <x:v>592574</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>614392</x:v>
+        <x:v>624501</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>640534</x:v>
+        <x:v>596442</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>41566</x:v>
+        <x:v>36003</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>11502</x:v>
+        <x:v>34525</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>596693</x:v>
+        <x:v>596443</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>595918</x:v>
+        <x:v>596056</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>258</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>37926</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>550315</x:v>
+        <x:v>595587</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>298</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>293</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>595936</x:v>
+        <x:v>523313</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>167</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>493</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>450</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>43486</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="S232" s="14" t="n">
+        <x:v>573328</x:v>
+      </x:c>
+      <x:c r="T232" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="S232" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>453</x:v>
-[...1 lines deleted...]
-      <x:c r="C233" s="3" t="s"/>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C233" s="3" t="n">
+        <x:v>40622</x:v>
+      </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>455</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="J233" s="0" t="s">
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>43486</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>636006</x:v>
+        <x:v>592573</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>497</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>277</x:v>
-[...1 lines deleted...]
-      <x:c r="H234" s="14" t="s"/>
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s">
+        <x:v>490</x:v>
+      </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>278</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>578775</x:v>
+        <x:v>636006</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -16437,51 +16438,51 @@
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>600738</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -16494,51 +16495,51 @@
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>640984</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>118</x:v>
@@ -16612,51 +16613,51 @@
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>642458</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -16679,97 +16680,97 @@
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>600042</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>34399</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>497342</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
@@ -16832,74 +16833,74 @@
       <x:c r="H247" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>565598</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
@@ -17024,51 +17025,51 @@
       <x:c r="M250" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>641390</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -17081,51 +17082,51 @@
       <x:c r="M251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>641398</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
@@ -17148,51 +17149,51 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>554254</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
@@ -17266,165 +17267,165 @@
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>602829</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>595934</x:v>
+        <x:v>578775</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>592407</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32145</x:v>
@@ -17434,51 +17435,51 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -18275,97 +18276,97 @@
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>551950</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>617729</x:v>
+        <x:v>613354</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -18445,51 +18446,51 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>564382</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>30</x:v>
@@ -19005,151 +19006,151 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>643269</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>617010</x:v>
+        <x:v>642361</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>629931</x:v>
+        <x:v>642368</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -19159,1075 +19160,1074 @@
       <x:c r="K288" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>642361</x:v>
+        <x:v>642384</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>642368</x:v>
+        <x:v>625319</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>642384</x:v>
+        <x:v>588106</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>549</x:v>
-[...2 lines deleted...]
-        <x:v>550</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>625319</x:v>
+        <x:v>617729</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="H292" s="14" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="I292" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>588106</x:v>
+        <x:v>564392</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>205</x:v>
-[...2 lines deleted...]
-        <x:v>206</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>564392</x:v>
+        <x:v>644812</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>644812</x:v>
+        <x:v>644814</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H295" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>644814</x:v>
+        <x:v>644829</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>644829</x:v>
+        <x:v>644836</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>644836</x:v>
+        <x:v>564385</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>46</x:v>
-[...1 lines deleted...]
-      <x:c r="H298" s="14" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I298" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>626353</x:v>
+        <x:v>606235</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>522</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>643266</x:v>
+        <x:v>606237</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>643277</x:v>
+        <x:v>567943</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>205</x:v>
-[...2 lines deleted...]
-        <x:v>206</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>564385</x:v>
+        <x:v>626353</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>606235</x:v>
+        <x:v>643266</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>606237</x:v>
+        <x:v>643277</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>615335</x:v>
+        <x:v>617014</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="U304" s="16" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>629103</x:v>
+        <x:v>617010</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="U305" s="4" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37717</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34581</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>643435</x:v>
+        <x:v>629931</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="U306" s="16" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
@@ -20458,393 +20458,390 @@
       <x:c r="K311" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>613354</x:v>
+        <x:v>642369</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>642369</x:v>
+        <x:v>642378</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>642378</x:v>
+        <x:v>642379</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>642379</x:v>
+        <x:v>642436</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>37717</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>34581</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>642436</x:v>
+        <x:v>615335</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>567943</x:v>
+        <x:v>629103</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>632436</x:v>
+        <x:v>643435</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -20854,105 +20851,105 @@
       <x:c r="L318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>644815</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>613360</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -20968,93 +20965,93 @@
       <x:c r="M320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>642372</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>625317</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
@@ -21082,59 +21079,59 @@
       <x:c r="M322" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>624450</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34572</x:v>
@@ -21246,62 +21243,62 @@
       <x:c r="L325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>617730</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>572</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>575</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -21359,54 +21356,54 @@
       <x:c r="L327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>642435</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21481,100 +21478,102 @@
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>638156</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>37717</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>82</x:v>
-[...1 lines deleted...]
-      <x:c r="H330" s="14" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H330" s="14" t="s">
+        <x:v>190</x:v>
+      </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>34581</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>617014</x:v>
+        <x:v>632436</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
@@ -21712,76 +21711,76 @@
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>559253</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>629787</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
@@ -21987,51 +21986,51 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>617731</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>22499</x:v>
@@ -22320,51 +22319,51 @@
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>643278</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
@@ -22547,51 +22546,51 @@
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>564384</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>22499</x:v>
@@ -23100,51 +23099,51 @@
       <x:c r="L358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>642414</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -23316,51 +23315,51 @@
       <x:c r="J362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>643270</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
@@ -23766,51 +23765,51 @@
       <x:c r="L370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>629108</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -23988,51 +23987,51 @@
       <x:c r="L374" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>642382</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24099,51 +24098,51 @@
       <x:c r="L376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>622630</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24267,51 +24266,51 @@
       <x:c r="M379" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>629932</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24378,51 +24377,51 @@
       <x:c r="M381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>613353</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -24435,51 +24434,51 @@
       <x:c r="M382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>613355</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>113</x:v>
       </x:c>