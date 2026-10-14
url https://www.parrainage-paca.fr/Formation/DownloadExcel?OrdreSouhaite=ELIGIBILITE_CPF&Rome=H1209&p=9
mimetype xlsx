--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -893,150 +893,150 @@
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie électrique et informatique industrielle parcours automatisme et informatique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84803</x:t>
   </x:si>
   <x:si>
     <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI), 2e année</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie Vaucluse Provence Industries - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Jean de La Salle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Poutrain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS conception et industrialisation en microtechniques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique précision</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>BTS photonique : technologies et sciences de la lumière</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Louis - Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>13180</x:t>
   </x:si>
   <x:si>
     <x:t>Optique</x:t>
   </x:si>
   <x:si>
     <x:t>GIGNAC-LA-NERTHE</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Latécoère</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Alpes Provence</x:t>
-[...2 lines deleted...]
-    <x:t>05000</x:t>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
-  </x:si>
-[...55 lines deleted...]
-    <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
@@ -8351,3093 +8351,3100 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>245</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>596769</x:v>
+        <x:v>592890</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>268</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>162</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>596779</x:v>
+        <x:v>592939</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>596895</x:v>
+        <x:v>592952</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>270</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>596902</x:v>
+        <x:v>592960</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>596913</x:v>
+        <x:v>592964</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>596919</x:v>
+        <x:v>592969</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s"/>
+      <x:c r="E128" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>596920</x:v>
+        <x:v>556126</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38743</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>23661</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>593247</x:v>
+        <x:v>509938</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="H130" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>594145</x:v>
+        <x:v>510675</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
+      <x:c r="E131" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>594152</x:v>
+        <x:v>603397</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="C132" s="15" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C132" s="15" t="n">
+        <x:v>35407</x:v>
+      </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>161</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="J132" s="14" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J132" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>594204</x:v>
+        <x:v>603400</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="C133" s="3" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C133" s="3" t="n">
+        <x:v>35409</x:v>
+      </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>594207</x:v>
+        <x:v>603401</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38543</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s"/>
+      <x:c r="E134" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>11467</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>597369</x:v>
+        <x:v>611248</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="C135" s="3" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>594654</x:v>
+        <x:v>547559</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s"/>
+      <x:c r="E136" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>285</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>594146</x:v>
+        <x:v>602808</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>594148</x:v>
+        <x:v>609584</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>594155</x:v>
+        <x:v>602318</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="C139" s="3" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="n">
+        <x:v>35409</x:v>
+      </x:c>
       <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>594206</x:v>
+        <x:v>554934</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>605936</x:v>
+        <x:v>605515</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="C141" s="3" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>592890</x:v>
+        <x:v>600493</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>248</x:v>
-[...1 lines deleted...]
-      <x:c r="C142" s="15" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="J142" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>592939</x:v>
+        <x:v>558733</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>249</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>35408</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>592952</x:v>
+        <x:v>603816</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>90</x:v>
-[...1 lines deleted...]
-      <x:c r="C144" s="15" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="H144" s="14" t="s"/>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="J144" s="14" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>592960</x:v>
+        <x:v>550249</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="C145" s="3" t="s"/>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="n">
+        <x:v>41578</x:v>
+      </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>592964</x:v>
+        <x:v>596769</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="15" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="n">
+        <x:v>41577</x:v>
+      </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="J146" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>592969</x:v>
+        <x:v>596779</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>35408</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>556126</x:v>
+        <x:v>596895</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>509938</x:v>
+        <x:v>596902</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>35408</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>510675</x:v>
+        <x:v>596913</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>35408</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>603397</x:v>
+        <x:v>596919</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>35407</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>161</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>603400</x:v>
+        <x:v>596920</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>35409</x:v>
+        <x:v>38743</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>23661</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>603401</x:v>
+        <x:v>593247</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>611248</x:v>
+        <x:v>594145</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>547559</x:v>
+        <x:v>594152</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>141</x:v>
-[...2 lines deleted...]
-        <x:v>142</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="J155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>602808</x:v>
+        <x:v>594204</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>224</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>226</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>609584</x:v>
+        <x:v>594207</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38543</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11467</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>602318</x:v>
+        <x:v>597369</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>554934</x:v>
+        <x:v>594654</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
-      <x:c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>605515</x:v>
+        <x:v>594146</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>600493</x:v>
+        <x:v>594148</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
-      <x:c r="E161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>558733</x:v>
+        <x:v>594155</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>603816</x:v>
+        <x:v>594206</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
-      <x:c r="E163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>114</x:v>
-[...2 lines deleted...]
-        <x:v>115</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>106</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>550249</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>592888</x:v>
+        <x:v>592889</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>592889</x:v>
+        <x:v>592900</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>592900</x:v>
+        <x:v>592904</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>592904</x:v>
+        <x:v>592937</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>592937</x:v>
+        <x:v>592938</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>592938</x:v>
+        <x:v>592950</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>592950</x:v>
+        <x:v>592951</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>592951</x:v>
+        <x:v>592966</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>592966</x:v>
+        <x:v>592971</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="C173" s="3" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>300</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>592971</x:v>
+        <x:v>583863</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
-        <x:v>300</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>302</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>583863</x:v>
+        <x:v>612718</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>612718</x:v>
+        <x:v>605693</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>114</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>605693</x:v>
+        <x:v>605936</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -11820,74 +11827,74 @@
       <x:c r="R183" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>592899</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
@@ -12512,51 +12519,51 @@
       <x:c r="H196" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>556825</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
@@ -14408,91 +14415,91 @@
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>587891</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>587896</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
@@ -14683,323 +14690,323 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>627746</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>613000</x:v>
+        <x:v>630224</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>630224</x:v>
+        <x:v>620184</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>620184</x:v>
+        <x:v>587892</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>587892</x:v>
+        <x:v>587893</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>130</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>587893</x:v>
+        <x:v>613000</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
@@ -15259,90 +15266,90 @@
       <x:c r="R244" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>587894</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>587895</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -16147,51 +16154,51 @@
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>588515</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>106</x:v>
       </x:c>