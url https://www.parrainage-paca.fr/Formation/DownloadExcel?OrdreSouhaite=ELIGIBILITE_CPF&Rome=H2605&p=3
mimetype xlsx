--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -311,186 +311,186 @@
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>13741</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
+    <x:t>LP École libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ecole libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P de Girard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP St-Henri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
-    <x:t>LP École libre des métiers</x:t>
-[...17 lines deleted...]
-    <x:t>MARSEILLE-16e</x:t>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>LP les Eucalyptus</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ampère</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
+    <x:t>LP le Chatelier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade - site Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>13541</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>LP Argensol</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>LP P et L Poutrain</x:t>
   </x:si>
   <x:si>
     <x:t>05260</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
@@ -1917,699 +1917,699 @@
       <x:c r="T15" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>597059</x:v>
+        <x:v>597041</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="Q17" s="4" t="s">
+      <x:c r="R17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="R17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>597061</x:v>
+        <x:v>597043</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>597063</x:v>
+        <x:v>597046</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="Q19" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>597064</x:v>
+        <x:v>597059</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>597041</x:v>
+        <x:v>597061</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I21" s="4" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="Q21" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="Q21" s="4" t="s">
+      <x:c r="R21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="R21" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>597043</x:v>
+        <x:v>597063</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="Q22" s="16" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>597046</x:v>
+        <x:v>597064</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>627914</x:v>
+        <x:v>597055</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>597051</x:v>
+        <x:v>597065</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>597055</x:v>
+        <x:v>556782</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>597065</x:v>
+        <x:v>627914</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>556782</x:v>
+        <x:v>597051</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -2841,51 +2841,51 @@
       <x:c r="K32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>597042</x:v>
+        <x:v>597060</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -2895,51 +2895,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24252</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>597060</x:v>
+        <x:v>597042</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37489</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>