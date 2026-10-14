--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -266,72 +266,72 @@
   <x:si>
     <x:t>Organisme de Formation Insertion par la Formation l'Emploi Professionnalisation</x:t>
   </x:si>
   <x:si>
     <x:t>13160</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1850,343 +1850,343 @@
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>620122</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S21" s="0" t="n">
+        <x:v>640432</x:v>
+      </x:c>
+      <x:c r="T21" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="S21" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>620087</x:v>
+        <x:v>619932</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>620096</x:v>
+        <x:v>620087</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>620110</x:v>
+        <x:v>620096</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>620123</x:v>
+        <x:v>620110</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>640432</x:v>
+        <x:v>620123</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
@@ -2349,54 +2349,54 @@
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31754</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>620127</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>