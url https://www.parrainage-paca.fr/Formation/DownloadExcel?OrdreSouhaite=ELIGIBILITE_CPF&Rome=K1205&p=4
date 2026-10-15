--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -461,75 +461,93 @@
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA sans TDI : Comprendre, repérer et accompagner</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Evaluation PEP-3 pour enfants (à partir de 2 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>TDAH Adulte : Démarche étape par étape pour l’évaluation psychologique/neuropsychologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Accompagner avec bientraitance au quotidien</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : adapter l'accueil et la prise en charge en service d'accueil d'urgence</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>TDAH Adulte : Démarche étape par étape pour l’évaluation psychologique/neuropsychologique</x:t>
-[...2 lines deleted...]
-    <x:t>06/28/2027 00:00:00</x:t>
+    <x:t>cycle préparatoire intégré (CPGE à parcours sécurisé, associées avec le Lycée Externat St Joseph (La Cordeille), implantées à l'ISEN Yncréa Méditerranée de Toulon, programmes MPSI-PSI adaptés)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : de l’alerte à la protection, intervenir face à la maltraitance</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Danse et santé</x:t>
   </x:si>
@@ -537,68 +555,50 @@
     <x:t>Pôle National Supérieur de Danse Rosella Hightower - Cfa Régional Danse Théâtre Voix</x:t>
   </x:si>
   <x:si>
     <x:t>PNSD</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle National Supérieur de Danse Rosella Hightower - Cfa Régional Danse Théâtre Voix - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>FCIL préparation au concours d'ATSEM</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Médiateur ou négociateur en matière familiale</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2024 00:00:00</x:t>
   </x:si>
@@ -2387,654 +2387,655 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>638091</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>44074</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>577943</x:v>
+        <x:v>638080</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44074</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>637897</x:v>
+        <x:v>577943</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>637948</x:v>
+        <x:v>637897</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>585157</x:v>
+        <x:v>637948</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>616634</x:v>
+        <x:v>585157</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>638080</x:v>
+        <x:v>616634</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>616012</x:v>
+        <x:v>597159</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>637863</x:v>
+        <x:v>616012</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>637918</x:v>
+        <x:v>637863</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>585142</x:v>
+        <x:v>637918</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>44074</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="R34" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="S34" s="14" t="n">
+        <x:v>585142</x:v>
+      </x:c>
+      <x:c r="T34" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="U34" s="16" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>44074</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="S35" s="0" t="n">
+        <x:v>639660</x:v>
+      </x:c>
+      <x:c r="T35" s="4" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
@@ -3260,51 +3261,51 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>637902</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
@@ -3706,51 +3707,51 @@
       <x:c r="L49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>585127</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
@@ -3770,142 +3771,142 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>585134</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>585145</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>638092</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>36</x:v>