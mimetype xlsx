--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -341,204 +341,204 @@
   <x:si>
     <x:t>Ecole internationale de théâtre Jacques Lecoq</x:t>
   </x:si>
   <x:si>
     <x:t>Le jeu à l’image : pratiques et techniques face caméra</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEUST arts, lettres, langues spécialité formation de base aux métiers du théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Acteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Ateliers de l'Image et du Son</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours professionnel théâtre corporel - pédagogie 2ème année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (1re année) avec préparation à l'option théâtre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Mistral</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur, l'actrice sous la direction de 5 réalisateurs, réalisatrices</x:t>
+  </x:si>
+  <x:si>
     <x:t>diplôme national supérieur professionnel de comédien</x:t>
   </x:si>
   <x:si>
     <x:t>École régionale d'acteurs de Cannes et de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole régionale d'acteurs de Cannes et de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L’acteur face caméra : jeu, singularité et parcours artistique</x:t>
   </x:si>
   <x:si>
-    <x:t>Acteur</x:t>
-[...29 lines deleted...]
-    <x:t>L'acteur, l'actrice sous la direction de 5 réalisateurs, réalisatrices</x:t>
+    <x:t>diplôme d'études théâtrales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concevoir et conduire un projet d'éducation artistique et culturelle (EAC)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National Supérieur d'Enseignement Artistique Marseille Méditerranée - Campus Art Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEAMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'acteur face à 5 directeurs de casting et 5 agents artistiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Porter et interpréter un texte dans l'espace public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation au théâtre d’objet</x:t>
   </x:si>
   <x:si>
     <x:t>Les Théâtres de Cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ERACM</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>L'acteur en action : art et techniques des cascades physiques, aériennes et aquatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Cascade</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme national supérieur professionnel de comédien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Régionale d'Acteurs de Cannes et Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecole Régionale d'Acteurs de Cannes et Marseille - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2027 00:00:00</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'acteur-créateur de théâtre physique - Module 3 - Conception et suivi d'un projet de théâtre physique</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les débuts de l'acteur face caméra : bases du jeu et pratiques professionnelles</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technique et pratique du casting</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
@@ -1959,929 +1959,928 @@
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>596501</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C15" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="J15" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="R15" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>635366</x:v>
+        <x:v>587196</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>618068</x:v>
+        <x:v>629166</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>45022</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>587196</x:v>
+        <x:v>593240</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>629166</x:v>
+        <x:v>595742</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>593240</x:v>
+        <x:v>606346</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C20" s="15" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="n">
+        <x:v>38358</x:v>
+      </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="J20" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>595742</x:v>
+        <x:v>635366</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>606346</x:v>
+        <x:v>618068</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>45004</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>643970</x:v>
+        <x:v>592272</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>45022</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635365</x:v>
+        <x:v>638654</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>45016</x:v>
+        <x:v>15012</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>623994</x:v>
+        <x:v>628504</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>121</x:v>
-[...2 lines deleted...]
-        <x:v>111</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>614709</x:v>
+        <x:v>606342</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>592272</x:v>
+        <x:v>594037</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>45004</x:v>
+        <x:v>45022</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>638654</x:v>
+        <x:v>637470</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>15012</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>628504</x:v>
+        <x:v>643970</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>38358</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>606342</x:v>
+        <x:v>635365</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>45022</x:v>
+        <x:v>45016</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>594037</x:v>
+        <x:v>623994</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="C31" s="3" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="n">
+        <x:v>38358</x:v>
+      </x:c>
       <x:c r="D31" s="3" t="s"/>
+      <x:c r="E31" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="J31" s="0" t="s">
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>637470</x:v>
+        <x:v>614709</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>47</x:v>
@@ -2904,51 +2903,51 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>629173</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
@@ -3108,51 +3107,51 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>635217</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
@@ -3223,187 +3222,187 @@
       <x:c r="T38" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40470</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592521</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38358</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>597229</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>623993</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
@@ -3472,96 +3471,96 @@
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>635934</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>592274</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
@@ -3632,77 +3631,77 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>460859</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>593239</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
@@ -3775,51 +3774,51 @@
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>45022</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>594036</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
@@ -3877,51 +3876,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>632407</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
@@ -4080,54 +4079,54 @@
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>15012</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>628346</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>62</x:v>
@@ -4159,84 +4158,84 @@
       <x:c r="T56" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40470</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>592522</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">