--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -323,270 +323,270 @@
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion commerciale achats</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité science des données parcours exploration et modélisation statistique</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention science politique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Politique publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecloson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité science des données parcours exploration et modélisation statistique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formasup Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sociologie</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Sondage</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention science politique</x:t>
-[...50 lines deleted...]
-    <x:t>MARIGNANE</x:t>
+    <x:t>Licence mention gestion parcours commerce, vente et marketing digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisation travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme d'études supérieures en management international des entreprises – Global BBA</x:t>
   </x:si>
   <x:si>
     <x:t>SKEMA BS</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention gestion parcours commerce, vente et marketing digital (Apprentissage)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce et développement international en partenariat avec l'EMD Marseille (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel manager d'équipe relation client à distance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion parcours gestion des organisations (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel conseiller relation client à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
-  </x:si>
-[...55 lines deleted...]
-    <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Irc Sud</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
@@ -1584,499 +1584,500 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>596945</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>39696</x:v>
+        <x:v>38183</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>14256</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>592215</x:v>
+        <x:v>597418</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>39694</x:v>
+        <x:v>35304</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>11029</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="S10" s="14" t="n">
+        <x:v>600049</x:v>
+      </x:c>
+      <x:c r="T10" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="S10" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>38183</x:v>
+        <x:v>35401</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>13027</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>597418</x:v>
+        <x:v>603430</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>600049</x:v>
+        <x:v>599909</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>35401</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>11036</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>603430</x:v>
+        <x:v>592215</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>35304</x:v>
+        <x:v>39694</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>11029</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>599909</x:v>
+        <x:v>592216</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>40811</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
+      <x:c r="E15" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592825</x:v>
+        <x:v>617493</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>35924</x:v>
+        <x:v>40811</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>31637</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>617493</x:v>
+        <x:v>592825</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -2132,69 +2133,69 @@
       <x:c r="G18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>558149</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38665</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -2224,433 +2225,431 @@
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>599938</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>41616</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>596946</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>630988</x:v>
+        <x:v>548176</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>548176</x:v>
+        <x:v>601827</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>35304</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>601827</x:v>
+        <x:v>617488</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>116</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="R24" s="14" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="S24" s="14" t="n">
+        <x:v>558150</x:v>
+      </x:c>
+      <x:c r="T24" s="16" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>558150</x:v>
+        <x:v>567249</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>35304</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>156</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>34054</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="R26" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="S26" s="14" t="n">
+        <x:v>630988</x:v>
+      </x:c>
+      <x:c r="T26" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="R26" s="14" t="s">
-[...5 lines deleted...]
-      <x:c r="T26" s="16" t="s">
+      <x:c r="U26" s="16" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38665</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -2707,226 +2706,226 @@
         <x:v>66</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>599939</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>567250</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>622636</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>622637</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -3009,51 +3008,51 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>555847</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35304</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>123</x:v>
@@ -3123,82 +3122,82 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>607488</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>592217</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
@@ -3208,51 +3207,51 @@
         <x:v>39695</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>624974</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>