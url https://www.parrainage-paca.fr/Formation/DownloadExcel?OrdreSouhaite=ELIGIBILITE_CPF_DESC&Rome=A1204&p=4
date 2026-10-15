--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -320,77 +320,77 @@
   <x:si>
     <x:t>Licence mention géographie et aménagement parcours géographie et aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Géographie physique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de l'eau parcours gestion de l'eau et des milieux aquatiques</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie et de la terre parcours Homme et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de l'environnement parcours gestion raisonnée du mix énergétique et transition écologique</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention gestion de l'environnement parcours gestion et métrologie pour la qualité de l’air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences de la mer parcours océanographie physique et biogéochimique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences de la Terre et des planètes, environnement parcours international master in geosciences</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention sciences de la mer parcours chimie environnementale : prélèvements, analyse et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention gestion de l'environnement parcours gestion et métrologie pour la qualité de l’air</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion et protection de la nature (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
@@ -419,159 +419,159 @@
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA gestion forestière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Exploitation forestière</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>bac pro gestion des milieux naturels et de la faune</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPA les Alpilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-REMY-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>licence mention géographie et aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences de la mer</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de la vie et de la Terre</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>bac pro gestion des milieux naturels et de la faune</x:t>
+    <x:t>master mention gestion de l'environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor of Science gestion et valorisation naturaliste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de gestion et de protection de la nature</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management environnemental</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de diététique et nutrition humaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale de Richerenches</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHERENCHES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPA La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
-  </x:si>
-[...46 lines deleted...]
-    <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences de la Terre et des planètes, environnement</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
@@ -2380,331 +2380,331 @@
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>639479</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38563</x:v>
+        <x:v>39184</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>12061</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>632245</x:v>
+        <x:v>639476</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>639476</x:v>
+        <x:v>639478</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>39184</x:v>
+        <x:v>38563</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12511</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>639478</x:v>
+        <x:v>639483</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38563</x:v>
+        <x:v>39700</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>639483</x:v>
+        <x:v>639485</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>39700</x:v>
+        <x:v>38563</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>639485</x:v>
+        <x:v>632245</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -2913,831 +2913,829 @@
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>605840</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40979</x:v>
+        <x:v>36789</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>12252</x:v>
+        <x:v>12547</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>592804</x:v>
+        <x:v>596469</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>12252</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>592806</x:v>
+        <x:v>592804</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38563</x:v>
+        <x:v>40979</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>12061</x:v>
+        <x:v>12252</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>595494</x:v>
+        <x:v>592806</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>595495</x:v>
+        <x:v>595494</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>40115</x:v>
+        <x:v>38563</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N35" s="3" t="n">
+        <x:v>12061</x:v>
+      </x:c>
+      <x:c r="O35" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="P35" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592350</x:v>
+        <x:v>595495</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>36789</x:v>
+        <x:v>40115</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>12547</x:v>
+        <x:v>12054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>596470</x:v>
+        <x:v>592350</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>36789</x:v>
+        <x:v>39184</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>12547</x:v>
+        <x:v>12511</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>496370</x:v>
+        <x:v>624492</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>12547</x:v>
+        <x:v>12587</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>596469</x:v>
+        <x:v>596846</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39184</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>12511</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>624492</x:v>
+        <x:v>597133</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>115</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>36789</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s"/>
+      <x:c r="E40" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>143</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="J40" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="K40" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="L40" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M40" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N40" s="15" t="n">
+        <x:v>12547</x:v>
+      </x:c>
+      <x:c r="O40" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="P40" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="J40" s="14" t="s"/>
-[...15 lines deleted...]
-      <x:c r="P40" s="14" t="s">
+      <x:c r="Q40" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="Q40" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>596846</x:v>
+        <x:v>518814</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>36789</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>12547</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>597133</x:v>
+        <x:v>596470</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="R42" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="S42" s="14" t="n">
+        <x:v>496370</x:v>
+      </x:c>
+      <x:c r="T42" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>592218</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>592220</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40979</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12252</x:v>
@@ -3756,99 +3754,99 @@
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>592805</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>592224</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12054</x:v>
@@ -3858,145 +3856,145 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>592348</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>592061</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>592063</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -4008,63 +4006,63 @@
       <x:c r="I50" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>553023</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38352</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -4149,589 +4147,589 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>549821</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>595492</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>12547</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>596471</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>592060</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>592219</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40052</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>592270</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>624491</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>592062</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>592222</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>592223</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38563</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>595493</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>24</x:v>
@@ -4819,216 +4817,216 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>583939</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>592346</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>592347</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40115</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>592349</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
@@ -5041,51 +5039,51 @@
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>596467</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12547</x:v>
@@ -5095,51 +5093,51 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>596468</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36789</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
@@ -5251,51 +5249,51 @@
       <x:c r="I72" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>12510</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>605567</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38351</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>