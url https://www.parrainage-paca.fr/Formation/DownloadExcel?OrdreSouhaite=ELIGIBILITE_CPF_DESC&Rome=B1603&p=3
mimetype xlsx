--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -329,129 +329,129 @@
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte polissage</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte gemmologie</x:t>
   </x:si>
   <x:si>
     <x:t>Semaine Découverte Sertissage</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Rempart-Vinci</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation au passage des épreuves du CAP ATBJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Arts de la Bijouterie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IADB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semaine Découverte Bijouterie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Découverte dessin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bijouterie : socle technique niveau 2 à 7 - Cire et modelage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sculpture joaillière sur cire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sertissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bijouterie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation bijoux de mode (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Joaillerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNMA spécialité bijouterie option joaillerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Taille de cabochons - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
-  </x:si>
-[...73 lines deleted...]
-    <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1917,569 +1917,580 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>616336</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C19" s="3" t="n">
+        <x:v>36336</x:v>
+      </x:c>
+      <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="I19" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J19" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K19" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L19" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M19" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N19" s="3" t="n">
+        <x:v>45529</x:v>
+      </x:c>
+      <x:c r="O19" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="P19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C19" s="3" t="s"/>
-[...24 lines deleted...]
-      </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>615469</x:v>
+        <x:v>547723</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>547723</x:v>
+        <x:v>645017</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>645017</x:v>
+        <x:v>616329</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>616329</x:v>
+        <x:v>616333</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>616333</x:v>
+        <x:v>640130</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>640130</x:v>
+        <x:v>616332</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>616332</x:v>
+        <x:v>616335</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>616335</x:v>
+        <x:v>616337</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>616337</x:v>
+        <x:v>611740</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="15" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="n">
+        <x:v>36336</x:v>
+      </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>41</x:v>
-[...1 lines deleted...]
-      <x:c r="J28" s="14" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>611740</x:v>
+        <x:v>607609</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -2489,442 +2500,430 @@
       <x:c r="K29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>607609</x:v>
+        <x:v>607610</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>36336</x:v>
+        <x:v>37381</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>45529</x:v>
+        <x:v>21752</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>607610</x:v>
+        <x:v>617420</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>21752</x:v>
+        <x:v>45509</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>617420</x:v>
+        <x:v>616327</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>40</x:v>
-[...1 lines deleted...]
-      <x:c r="H32" s="14" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>45509</x:v>
+        <x:v>45508</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="P32" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="S32" s="14" t="n">
+        <x:v>643750</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="U32" s="16" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="C33" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C33" s="3" t="n">
+        <x:v>42697</x:v>
+      </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J33" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>45508</x:v>
+        <x:v>45529</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>643750</x:v>
+        <x:v>627880</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>42697</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>627880</x:v>
+        <x:v>627881</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>111</x:v>
-[...2 lines deleted...]
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>45529</x:v>
+        <x:v>45508</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="S35" s="0" t="n">
+        <x:v>615469</x:v>
+      </x:c>
+      <x:c r="T35" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="S35" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>45529</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="Q36" s="16" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>595854</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36336</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>