--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -2580,763 +2580,763 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>625740</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>642646</x:v>
+        <x:v>626424</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>642648</x:v>
+        <x:v>625734</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>642651</x:v>
+        <x:v>642646</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>625705</x:v>
+        <x:v>642648</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>625706</x:v>
+        <x:v>642651</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>625741</x:v>
+        <x:v>625705</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>642628</x:v>
+        <x:v>625706</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>642638</x:v>
+        <x:v>625741</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>642645</x:v>
+        <x:v>642628</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>642650</x:v>
+        <x:v>642638</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>642653</x:v>
+        <x:v>642645</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>626424</x:v>
+        <x:v>642650</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>625734</x:v>
+        <x:v>642653</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3522,211 +3522,211 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>635631</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>642634</x:v>
+        <x:v>598473</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>642635</x:v>
+        <x:v>642634</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38601</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>598473</x:v>
+        <x:v>642635</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38542</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>