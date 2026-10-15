--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -620,149 +620,149 @@
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beauty Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-VICTORET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2027 00:00:00</x:t>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie blocs de compétences BC01 - BC02 - BC03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre National des Arts Techniques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...82 lines deleted...]
-  <x:si>
     <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Esthétique Cosmétique Parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2028 00:00:00</x:t>
@@ -1613,423 +1613,423 @@
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
+    <x:t>Pigmentation esthétique et réparatrice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anna Dermo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARQUEIRANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Magnan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Terrade Les Pennes-Mirabeau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Magnan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formations Professionnelles Cannois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFP CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les bases de l'onglerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Madinail's</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARASCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation hygiène et salubrité - Pratique et perfectionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Leau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel et coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - Initiation toutes zones visage: lèvres, yeux, sourcils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lm Créations Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE ROVE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien animateur de SPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermopigmentation réparatrice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cesam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermatologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermopigmentation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Biotic Phocéa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art corporel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/05/2022 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2033 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage permanent - initiation et perfectionnement - expert yeux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur professionnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Créations Artistiques AL - Sophie Lecomte Maquillage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage aux pochons d'herbes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation hygiène et salubrité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Skin Correct Maquillage Permanent</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Pigmentation esthétique et réparatrice</x:t>
-[...173 lines deleted...]
-    <x:t>Massage aux pochons d'herbes</x:t>
+    <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Henri Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Leau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Centre Delta-Infini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage aux bambous</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tricopigmentation,dermopigmentation capillaire débutant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermo Académie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Caféterapia gommage et enveloppement</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique corps brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Kinésio taping corps</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuum therapy : lifting - modelage</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage aux bambous</x:t>
-[...14 lines deleted...]
-    <x:t>08/11/2025 00:00:00</x:t>
+    <x:t>Hygiène et salubrité dans les pratiques de tatouage, piercing et maquillage permanent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etienne Pietrobelli - Formabelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Renforcement et pose de vernis semi-permanent</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Profession libérale , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases du massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Epilation définitive par électrolyse (électro-épilation - haute fréquence - thermolyse)</x:t>
   </x:si>
   <x:si>
     <x:t>Ilona Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84320</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRAIGUES-SUR-SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Aurélie Blond - La Loge</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
-    <x:t>Hygiène et salubrité dans les pratiques de tatouage, piercing et maquillage permanent</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Les massages du monde</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus lèvres - naturel/sophistiqué - 3D</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus sourcils poudrés</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
-  </x:si>
-[...67 lines deleted...]
-    <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Face taping</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuslim</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel pour photographie</x:t>
   </x:si>
   <x:si>
     <x:t>Microneedling</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus eyeliner poudré</x:t>
   </x:si>
   <x:si>
     <x:t>Microblading - Microshading</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
@@ -6428,1781 +6428,1780 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>616224</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>626498</x:v>
+        <x:v>623066</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>601191</x:v>
+        <x:v>623083</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>154</x:v>
-[...2 lines deleted...]
-        <x:v>155</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>625449</x:v>
+        <x:v>623093</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>624785</x:v>
+        <x:v>623100</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>542319</x:v>
+        <x:v>628567</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>609580</x:v>
+        <x:v>628607</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>194</x:v>
-[...2 lines deleted...]
-        <x:v>195</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>642750</x:v>
+        <x:v>628771</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>623066</x:v>
+        <x:v>628921</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>623083</x:v>
+        <x:v>546187</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>623093</x:v>
+        <x:v>634729</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>623100</x:v>
+        <x:v>477214</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>628567</x:v>
+        <x:v>612572</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>628607</x:v>
+        <x:v>626498</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>628771</x:v>
+        <x:v>601191</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38122</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>546187</x:v>
+        <x:v>630281</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>628921</x:v>
+        <x:v>634954</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>477214</x:v>
+        <x:v>625449</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>612572</x:v>
+        <x:v>542319</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>634729</x:v>
+        <x:v>609580</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>630586</x:v>
+        <x:v>642750</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>610856</x:v>
+        <x:v>630586</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>609707</x:v>
+        <x:v>610856</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>612611</x:v>
+        <x:v>609707</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>612618</x:v>
+        <x:v>612611</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>612624</x:v>
+        <x:v>612618</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>612673</x:v>
+        <x:v>612624</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="U90" s="16" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>612674</x:v>
+        <x:v>612673</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>612681</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>633288</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>630281</x:v>
+        <x:v>633288</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>634954</x:v>
+        <x:v>624785</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -8517,147 +8516,147 @@
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>601184</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>633176</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -9197,84 +9196,84 @@
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>597613</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>617677</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -9637,102 +9636,102 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>630283</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>625450</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -10356,51 +10355,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>609702</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -10932,51 +10931,51 @@
       <x:c r="L145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>581649</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
@@ -11183,51 +11182,51 @@
         <x:v>283</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>640131</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>226</x:v>
@@ -11345,51 +11344,51 @@
       <x:c r="L153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>581684</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -11717,79 +11716,79 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
@@ -14096,51 +14095,51 @@
       <x:c r="E203" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
@@ -14562,51 +14561,51 @@
       <x:c r="E211" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>641314</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
@@ -15201,51 +15200,51 @@
       <x:c r="L222" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>606669</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15561,51 +15560,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>586305</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
@@ -16610,51 +16609,51 @@
       <x:c r="L249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>581706</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -17725,51 +17724,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>641633</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>175</x:v>
@@ -18757,51 +18756,51 @@
       <x:c r="E287" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>601136</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
@@ -18825,51 +18824,51 @@
       <x:c r="L288" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>584819</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>41</x:v>
@@ -19335,51 +19334,51 @@
       <x:c r="L298" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>638330</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>41</x:v>
@@ -19437,51 +19436,51 @@
       <x:c r="L300" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>586294</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -19502,191 +19501,191 @@
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>624559</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>620504</x:v>
+        <x:v>635355</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="I303" s="4" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="Q303" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="Q303" s="4" t="s">
+      <x:c r="R303" s="0" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>635399</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>596563</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
@@ -19728,76 +19727,76 @@
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>596567</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>596576</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
@@ -19813,57 +19812,57 @@
       <x:c r="H307" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="Q307" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="Q307" s="4" t="s">
+      <x:c r="R307" s="0" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>552810</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -20119,51 +20118,51 @@
       <x:c r="L312" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>609223</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -20176,51 +20175,51 @@
       <x:c r="L313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>609240</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
@@ -20277,51 +20276,51 @@
       <x:c r="E315" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
@@ -20399,51 +20398,51 @@
       <x:c r="H317" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
@@ -20470,51 +20469,51 @@
       <x:c r="L318" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>589847</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -20589,51 +20588,51 @@
       <x:c r="M320" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>575107</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -20705,51 +20704,51 @@
       <x:c r="M322" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>600288</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -20762,97 +20761,97 @@
       <x:c r="M323" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>600289</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
@@ -20865,51 +20864,51 @@
       <x:c r="G325" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>549170</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
@@ -20957,151 +20956,151 @@
       <x:c r="S326" s="14" t="n">
         <x:v>606016</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>584161</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>584162</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -21468,51 +21467,51 @@
       <x:c r="L335" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>609263</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
@@ -21527,51 +21526,51 @@
       <x:c r="L336" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>554413</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -21584,62 +21583,62 @@
       <x:c r="L337" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>589833</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21756,266 +21755,266 @@
       <x:c r="L340" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>638308</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>638312</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="U341" s="4" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>638320</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="U342" s="16" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>614046</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="Q344" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="Q344" s="16" t="s">
+      <x:c r="R344" s="14" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>589825</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
@@ -22087,177 +22086,177 @@
         <x:v>633509</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>633621</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>597014</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>597018</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
@@ -22400,51 +22399,51 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
@@ -22452,51 +22451,51 @@
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>625291</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
@@ -22609,263 +22608,263 @@
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>613848</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="I357" s="4" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q357" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q357" s="4" t="s">
+      <x:c r="R357" s="0" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>624251</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>567075</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>641901</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="n">
         <x:v>3334</x:v>
       </x:c>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>418863</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="U360" s="16" t="s">
         <x:v>566</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
@@ -22873,115 +22872,115 @@
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>609025</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>597615</x:v>
       </x:c>
@@ -23019,62 +23018,62 @@
       <x:c r="L364" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>531345</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
@@ -23082,4215 +23081,4211 @@
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>640780</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>256</x:v>
-[...1 lines deleted...]
-      <x:c r="J366" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="J366" s="14" t="s">
+        <x:v>250</x:v>
+      </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>622497</x:v>
+        <x:v>506819</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>622504</x:v>
+        <x:v>587109</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="H368" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>622510</x:v>
+        <x:v>614396</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>565328</x:v>
+        <x:v>633152</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="C370" s="15" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C370" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="J370" s="14" t="s"/>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="J370" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>584821</x:v>
+        <x:v>620504</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>630166</x:v>
+        <x:v>632338</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>578</x:v>
-[...1 lines deleted...]
-      <x:c r="C372" s="15" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C372" s="15" t="n">
+        <x:v>36331</x:v>
+      </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>272</x:v>
-[...1 lines deleted...]
-      <x:c r="J372" s="14" t="s"/>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="J372" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>630168</x:v>
+        <x:v>596571</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>579</x:v>
-[...1 lines deleted...]
-      <x:c r="C373" s="3" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C373" s="3" t="n">
+        <x:v>36331</x:v>
+      </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J373" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>630173</x:v>
+        <x:v>596574</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>580</x:v>
-[...1 lines deleted...]
-      <x:c r="C374" s="15" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>272</x:v>
-[...1 lines deleted...]
-      <x:c r="J374" s="14" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J374" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>630178</x:v>
+        <x:v>601408</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>581</x:v>
-[...1 lines deleted...]
-      <x:c r="C375" s="3" t="s"/>
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D375" s="3" t="s"/>
+      <x:c r="E375" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J375" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>630187</x:v>
+        <x:v>601411</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>582</x:v>
-[...1 lines deleted...]
-      <x:c r="C376" s="15" t="s"/>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C376" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D376" s="15" t="s"/>
-      <x:c r="E376" s="14" t="s"/>
+      <x:c r="E376" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>245</x:v>
-[...1 lines deleted...]
-      <x:c r="J376" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="J376" s="14" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>551203</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C377" s="3" t="n">
+        <x:v>36331</x:v>
+      </x:c>
+      <x:c r="D377" s="3" t="s"/>
+      <x:c r="E377" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="G377" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C377" s="3" t="s"/>
-[...1 lines deleted...]
-      <x:c r="G377" s="0" t="s">
+      <x:c r="I377" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="I377" s="4" t="s">
-        <x:v>585</x:v>
+      <x:c r="J377" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>42034</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>617377</x:v>
+        <x:v>507271</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>435</x:v>
-[...1 lines deleted...]
-      <x:c r="C378" s="15" t="s"/>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C378" s="15" t="n">
+        <x:v>36331</x:v>
+      </x:c>
       <x:c r="D378" s="15" t="s"/>
-      <x:c r="E378" s="14" t="s"/>
+      <x:c r="E378" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>307</x:v>
-[...1 lines deleted...]
-      <x:c r="H378" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H378" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I378" s="16" t="s">
-        <x:v>308</x:v>
-[...1 lines deleted...]
-      <x:c r="J378" s="14" t="s"/>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="J378" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>585889</x:v>
+        <x:v>641743</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>587</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="C379" s="3" t="s"/>
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C379" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D379" s="3" t="s"/>
+      <x:c r="E379" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="J379" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>638339</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>589</x:v>
-[...1 lines deleted...]
-      <x:c r="C380" s="15" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C380" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D380" s="15" t="s"/>
-      <x:c r="E380" s="14" t="s"/>
+      <x:c r="E380" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>448</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>382</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>449</x:v>
-[...1 lines deleted...]
-      <x:c r="J380" s="14" t="s"/>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="J380" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>603664</x:v>
+        <x:v>605602</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>590</x:v>
-[...1 lines deleted...]
-      <x:c r="C381" s="3" t="s"/>
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C381" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D381" s="3" t="s"/>
+      <x:c r="E381" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J381" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>597818</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="C382" s="15" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s"/>
+      <x:c r="E382" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>596</x:v>
-[...1 lines deleted...]
-      <x:c r="J382" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J382" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>598222</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>598</x:v>
-[...1 lines deleted...]
-      <x:c r="C383" s="3" t="s"/>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D383" s="3" t="s"/>
+      <x:c r="E383" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="J383" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>610919</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>602</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>603</x:v>
-[...1 lines deleted...]
-      <x:c r="C384" s="15" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D384" s="15" t="s"/>
-      <x:c r="E384" s="14" t="s"/>
+      <x:c r="E384" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>437</x:v>
-[...1 lines deleted...]
-      <x:c r="H384" s="14" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H384" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>438</x:v>
-[...1 lines deleted...]
-      <x:c r="J384" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J384" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K384" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>614805</x:v>
+        <x:v>604748</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="C385" s="3" t="s"/>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D385" s="3" t="s"/>
+      <x:c r="E385" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>633540</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
-      <x:c r="E386" s="14" t="s"/>
+      <x:c r="E386" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>596927</x:v>
+        <x:v>609237</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>38447</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
+      <x:c r="E387" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>597005</x:v>
+        <x:v>600462</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
-      <x:c r="E388" s="14" t="s"/>
+      <x:c r="E388" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="H388" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
       <x:c r="I388" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>597008</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
+      <x:c r="E389" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>597011</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
-      <x:c r="E390" s="14" t="s"/>
+      <x:c r="E390" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>597017</x:v>
+        <x:v>601602</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="C391" s="3" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C391" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D391" s="3" t="s"/>
+      <x:c r="E391" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J391" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>633744</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>543</x:v>
-[...1 lines deleted...]
-      <x:c r="C392" s="15" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C392" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s"/>
+      <x:c r="E392" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="J392" s="14" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J392" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>624254</x:v>
+        <x:v>572491</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>565</x:v>
-[...1 lines deleted...]
-      <x:c r="C393" s="3" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C393" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D393" s="3" t="s"/>
+      <x:c r="E393" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J393" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>42034</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>550617</x:v>
+        <x:v>606019</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
-      <x:c r="E394" s="14" t="s"/>
+      <x:c r="E394" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>624547</x:v>
+        <x:v>606023</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
+      <x:c r="E395" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>624549</x:v>
+        <x:v>606028</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>610</x:v>
-[...1 lines deleted...]
-      <x:c r="C396" s="15" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C396" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D396" s="15" t="s"/>
-      <x:c r="E396" s="14" t="s"/>
+      <x:c r="E396" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>448</x:v>
-[...1 lines deleted...]
-      <x:c r="H396" s="14" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="I396" s="16" t="s">
-        <x:v>449</x:v>
-[...1 lines deleted...]
-      <x:c r="J396" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J396" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K396" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>604528</x:v>
+        <x:v>623920</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>611</x:v>
-[...1 lines deleted...]
-      <x:c r="C397" s="3" t="s"/>
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C397" s="3" t="n">
+        <x:v>36331</x:v>
+      </x:c>
       <x:c r="D397" s="3" t="s"/>
+      <x:c r="E397" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="J397" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>582105</x:v>
+        <x:v>556848</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>612</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>614</x:v>
-[...1 lines deleted...]
-      <x:c r="C398" s="15" t="s"/>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="C398" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D398" s="15" t="s"/>
-      <x:c r="E398" s="14" t="s"/>
+      <x:c r="E398" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="J398" s="14" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="J398" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K398" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>582116</x:v>
+        <x:v>598854</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="C399" s="3" t="s"/>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C399" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D399" s="3" t="s"/>
+      <x:c r="E399" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J399" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>581683</x:v>
+        <x:v>546753</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>617</x:v>
-[...1 lines deleted...]
-      <x:c r="C400" s="15" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C400" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D400" s="15" t="s"/>
-      <x:c r="E400" s="14" t="s"/>
+      <x:c r="E400" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>506819</x:v>
+        <x:v>598879</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>619</x:v>
-[...1 lines deleted...]
-      <x:c r="C401" s="3" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C401" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D401" s="3" t="s"/>
+      <x:c r="E401" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>587109</x:v>
+        <x:v>546821</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>318</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
-      <x:c r="E402" s="14" t="s"/>
+      <x:c r="E402" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>635355</x:v>
+        <x:v>602402</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>331</x:v>
-[...1 lines deleted...]
-      <x:c r="C403" s="3" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C403" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D403" s="3" t="s"/>
+      <x:c r="E403" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="J403" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>614396</x:v>
+        <x:v>547387</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>278</x:v>
-[...1 lines deleted...]
-      <x:c r="C404" s="15" t="s"/>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C404" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D404" s="15" t="s"/>
-      <x:c r="E404" s="14" t="s"/>
+      <x:c r="E404" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>90</x:v>
-[...1 lines deleted...]
-      <x:c r="J404" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J404" s="14" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>633152</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>632338</x:v>
+        <x:v>638319</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
-        <x:v>318</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>623</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>596571</x:v>
+        <x:v>638325</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>596574</x:v>
+        <x:v>638332</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
-      <x:c r="E408" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>601408</x:v>
+        <x:v>551203</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>398</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
-      <x:c r="E409" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-        <x:v>144</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>601411</x:v>
+        <x:v>617377</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
-      <x:c r="E410" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>625</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>627</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>507271</x:v>
+        <x:v>585889</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
-      <x:c r="E411" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>641743</x:v>
+        <x:v>622497</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>398</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
-      <x:c r="E412" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>566905</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
-      <x:c r="E413" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>403</x:v>
-[...2 lines deleted...]
-        <x:v>382</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>404</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>605602</x:v>
+        <x:v>622510</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>398</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
-      <x:c r="E414" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>75</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>598921</x:v>
+        <x:v>565328</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
-      <x:c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>598922</x:v>
+        <x:v>584821</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>599062</x:v>
+        <x:v>630166</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
-      <x:c r="E417" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>225</x:v>
-[...2 lines deleted...]
-        <x:v>226</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>175</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>604748</x:v>
+        <x:v>630168</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>630173</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
-      <x:c r="E419" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>609237</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>629</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>600462</x:v>
+        <x:v>630187</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
-      <x:c r="E421" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>143</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>144</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>608234</x:v>
+        <x:v>610919</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>398</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
-      <x:c r="E422" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>607282</x:v>
+        <x:v>614805</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
-      <x:c r="E423" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G423" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>601602</x:v>
+        <x:v>633540</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
-      <x:c r="E424" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>607440</x:v>
+        <x:v>596927</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>572491</x:v>
+        <x:v>597005</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>606019</x:v>
+        <x:v>597008</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
-      <x:c r="E427" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>606023</x:v>
+        <x:v>597011</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
-      <x:c r="E428" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>606028</x:v>
+        <x:v>597017</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
-      <x:c r="E429" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>144</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>549475</x:v>
+        <x:v>633744</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>366</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>188</x:v>
-[...1 lines deleted...]
-      <x:c r="H430" s="14" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H430" s="14" t="s"/>
+      <x:c r="I430" s="16" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="J430" s="14" t="s"/>
+      <x:c r="K430" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L430" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="M430" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="N430" s="15" t="n">
+        <x:v>42052</x:v>
+      </x:c>
+      <x:c r="O430" s="14" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="P430" s="14" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q430" s="16" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="R430" s="14" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="S430" s="14" t="n">
+        <x:v>624254</x:v>
+      </x:c>
+      <x:c r="T430" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="I430" s="16" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
-      <x:c r="E431" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>625</x:v>
-[...2 lines deleted...]
-        <x:v>626</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>627</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>556848</x:v>
+        <x:v>550617</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>598854</x:v>
+        <x:v>624547</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
-      <x:c r="E433" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>546753</x:v>
+        <x:v>624549</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
-      <x:c r="E434" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>598879</x:v>
+        <x:v>638339</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
-      <x:c r="E435" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>546821</x:v>
+        <x:v>603664</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>31</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>602402</x:v>
+        <x:v>597818</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
-      <x:c r="E437" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>381</x:v>
-[...2 lines deleted...]
-        <x:v>382</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>383</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>547387</x:v>
+        <x:v>598222</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>363</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>371</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
-      <x:c r="E438" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>554424</x:v>
+        <x:v>604528</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>638319</x:v>
+        <x:v>582105</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>255</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>297</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>638325</x:v>
+        <x:v>582116</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>638332</x:v>
+        <x:v>581683</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
@@ -27299,51 +27294,51 @@
       <x:c r="M442" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>622480</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>54</x:v>
@@ -27458,84 +27453,84 @@
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>551394</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>626689</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
@@ -27609,103 +27604,103 @@
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>625263</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>625293</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
@@ -27763,51 +27758,51 @@
       <x:c r="L451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>581690</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
@@ -27816,100 +27811,100 @@
       <x:c r="L452" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>581695</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>581704</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -27920,51 +27915,51 @@
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>582097</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
@@ -27987,86 +27982,86 @@
       <x:c r="R455" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>535684</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>617373</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>41</x:v>
@@ -28243,51 +28238,51 @@
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>601126</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -28300,51 +28295,51 @@
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>601132</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
@@ -28458,51 +28453,51 @@
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
@@ -28552,90 +28547,90 @@
         <x:v>546754</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -28751,51 +28746,51 @@
       <x:c r="E469" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
@@ -28926,51 +28921,51 @@
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
@@ -28983,77 +28978,77 @@
       <x:c r="E473" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -29158,77 +29153,77 @@
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
@@ -29399,51 +29394,51 @@
       <x:c r="L480" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>621811</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>41</x:v>
@@ -29625,81 +29620,81 @@
       <x:c r="R484" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>596564</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>596572</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
@@ -29770,51 +29765,51 @@
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>582084</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
@@ -30106,51 +30101,51 @@
       <x:c r="E493" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>558919</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
@@ -30299,51 +30294,51 @@
       <x:c r="L496" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>609225</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -30356,95 +30351,95 @@
       <x:c r="L497" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>609234</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
@@ -30709,51 +30704,51 @@
       <x:c r="M503" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>641634</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
@@ -30844,84 +30839,84 @@
         <x:v>607285</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>609666</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -31138,212 +31133,212 @@
       <x:c r="S510" s="14" t="n">
         <x:v>606024</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>623919</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>598871</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
@@ -31376,90 +31371,90 @@
       <x:c r="S514" s="14" t="n">
         <x:v>598878</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>547729</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
@@ -31763,51 +31758,51 @@
       <x:c r="L521" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>589828</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>382</x:v>
@@ -31925,51 +31920,51 @@
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
@@ -32113,51 +32108,51 @@
       <x:c r="L527" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
@@ -32172,108 +32167,108 @@
       <x:c r="L528" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
@@ -32389,162 +32384,162 @@
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>641010</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
@@ -32668,51 +32663,51 @@
       <x:c r="G537" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>596934</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
@@ -32781,51 +32776,51 @@
       <x:c r="E539" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>607421</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
@@ -33012,51 +33007,51 @@
       <x:c r="G543" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>596569</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
@@ -33155,82 +33150,82 @@
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>596573</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>596577</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -33260,51 +33255,51 @@
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>601333</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>42</x:v>
@@ -33333,141 +33328,141 @@
       <x:c r="U548" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>523</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>601026</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>571140</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -33483,51 +33478,51 @@
       <x:c r="M551" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>609262</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
@@ -33539,62 +33534,62 @@
       <x:c r="L552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>554436</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
@@ -33652,51 +33647,51 @@
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>635902</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s"/>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
@@ -33754,293 +33749,293 @@
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>641339</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>609026</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C558" s="15" t="s"/>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s"/>
       <x:c r="K558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q558" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q558" s="16" t="s">
+      <x:c r="R558" s="14" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>624252</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="I559" s="4" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q559" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q559" s="4" t="s">
+      <x:c r="R559" s="0" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>624253</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C560" s="15" t="s"/>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s"/>
       <x:c r="K560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q560" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q560" s="16" t="s">
+      <x:c r="R560" s="14" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>624467</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C561" s="3" t="s"/>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>617936</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
@@ -34109,95 +34104,95 @@
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>589561</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C564" s="15" t="s"/>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s"/>
       <x:c r="K564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>625292</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -34263,51 +34258,51 @@
       <x:c r="L566" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>611599</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -34395,84 +34390,84 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>641315</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s"/>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="I569" s="4" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q569" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q569" s="4" t="s">
+      <x:c r="R569" s="0" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>615661</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
@@ -34555,51 +34550,51 @@
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>609255</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s"/>
       <x:c r="K572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
@@ -34654,51 +34649,51 @@
       <x:c r="L573" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>554409</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
@@ -35545,104 +35540,104 @@
       <x:c r="L589" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>638313</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>638315</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>41</x:v>
@@ -35859,51 +35854,51 @@
       <x:c r="L595" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>638329</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
@@ -35964,51 +35959,51 @@
       <x:c r="M597" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>638334</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>588</x:v>
+        <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C598" s="15" t="s"/>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s"/>
       <x:c r="K598" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
@@ -36077,51 +36072,51 @@
       <x:c r="M599" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>547370</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I600" s="16" t="s">
         <x:v>156</x:v>
@@ -36269,75 +36264,75 @@
       <x:c r="R602" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>546756</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>620505</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C604" s="15" t="s"/>
@@ -36429,84 +36424,84 @@
         <x:v>630306</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>556847</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -36611,51 +36606,51 @@
         <x:v>604172</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C609" s="3" t="s"/>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>630169</x:v>
       </x:c>
@@ -36895,144 +36890,144 @@
       <x:c r="L614" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>581655</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C615" s="3" t="s"/>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>581672</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C616" s="15" t="s"/>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s"/>
       <x:c r="K616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>605155</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s"/>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>52</x:v>
@@ -37064,86 +37059,86 @@
       <x:c r="R617" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>564795</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>584224</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>41</x:v>
@@ -37201,100 +37196,100 @@
       <x:c r="L620" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>622481</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s"/>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>622511</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C622" s="15" t="s"/>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s"/>
       <x:c r="K622" s="14" t="s">
@@ -37346,51 +37341,51 @@
       <x:c r="I623" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>565326</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -37460,51 +37455,51 @@
       <x:c r="L625" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>584823</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C626" s="15" t="s"/>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s"/>
       <x:c r="K626" s="14" t="s">
@@ -37513,51 +37508,51 @@
       <x:c r="L626" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>584825</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -37674,51 +37669,51 @@
       <x:c r="G629" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>549164</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
@@ -37910,51 +37905,51 @@
       <x:c r="L633" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>586292</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C634" s="15" t="s"/>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s"/>
       <x:c r="K634" s="14" t="s">
@@ -37963,100 +37958,100 @@
       <x:c r="L634" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>586311</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>586323</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
@@ -38116,51 +38111,51 @@
       <x:c r="G637" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>606018</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
@@ -38232,51 +38227,51 @@
       <x:c r="G639" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>606025</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
@@ -38481,76 +38476,76 @@
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>571476</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
@@ -38566,57 +38561,57 @@
       <x:c r="H645" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="Q645" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="Q645" s="4" t="s">
+      <x:c r="R645" s="0" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>604747</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -38733,51 +38728,51 @@
       <x:c r="L648" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>597612</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -38790,62 +38785,62 @@
       <x:c r="L649" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>609222</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s"/>
       <x:c r="K650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
@@ -38903,78 +38898,78 @@
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>551209</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C652" s="15" t="s"/>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s"/>
       <x:c r="K652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>623245</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
@@ -38994,51 +38989,51 @@
       <x:c r="L653" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s"/>
       <x:c r="K654" s="14" t="s">
@@ -39047,100 +39042,100 @@
       <x:c r="L654" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>581703</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>581711</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -39313,103 +39308,103 @@
       <x:c r="M659" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>582078</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s"/>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
@@ -39590,51 +39585,51 @@
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>583432</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C665" s="3" t="s"/>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
@@ -39826,51 +39821,51 @@
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s"/>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>639966</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
@@ -40239,51 +40234,51 @@
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>544945</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
@@ -40295,86 +40290,86 @@
       <x:c r="R677" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>630548</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s"/>
       <x:c r="K678" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="Q678" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="Q678" s="16" t="s">
+      <x:c r="R678" s="14" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>587106</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H679" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -40508,51 +40503,51 @@
       <x:c r="L681" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>609241</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s">
         <x:v>37</x:v>
@@ -40780,51 +40775,51 @@
       <x:c r="C686" s="15" t="s"/>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s"/>
       <x:c r="K686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>625908</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
@@ -40855,96 +40850,96 @@
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>614764</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s"/>
       <x:c r="K688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>610916</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s"/>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>42</x:v>
@@ -41273,101 +41268,101 @@
       <x:c r="M695" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C696" s="15" t="s"/>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s"/>
       <x:c r="K696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s"/>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>41</x:v>
@@ -41474,51 +41469,51 @@
       <x:c r="L699" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>633523</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C700" s="15" t="s"/>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s"/>
       <x:c r="K700" s="14" t="s">
@@ -41681,74 +41676,74 @@
       <x:c r="M703" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>633553</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>633620</x:v>
       </x:c>
@@ -41860,138 +41855,138 @@
       <x:c r="R706" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>597010</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>597013</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>597015</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
@@ -42173,51 +42168,51 @@
       <x:c r="L712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
         <x:v>625256</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C713" s="3" t="s"/>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="G713" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>26</x:v>
@@ -42910,86 +42905,86 @@
       <x:c r="R725" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>613840</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C726" s="15" t="s"/>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s"/>
       <x:c r="K726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="Q726" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="Q726" s="16" t="s">
+      <x:c r="R726" s="14" t="s">
         <x:v>556</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>624257</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -43049,100 +43044,100 @@
         <x:v>175</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s"/>
       <x:c r="K728" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>600119</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C729" s="3" t="s"/>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>600126</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -43514,144 +43509,144 @@
         <x:v>283</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s"/>
       <x:c r="K736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>640132</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C737" s="3" t="s"/>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="G737" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>640133</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C738" s="15" t="s"/>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s"/>
       <x:c r="K738" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>550615</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
@@ -43664,54 +43659,54 @@
       <x:c r="G739" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>624552</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
@@ -43721,289 +43716,289 @@
         <x:v>325</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>624553</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>624554</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
-        <x:v>609</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>624555</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>609659</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>609660</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>492</x:v>
       </x:c>