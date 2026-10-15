--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -482,167 +482,167 @@
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Ouvrier professionnel en écoconstruction (AFC / Région)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme France Travail - Conseil régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IME La Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAU-ARNOUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Carpentras - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro technicien du bâtiment : organisation et réalisation du gros oeuvre (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel maçon du bâti ancien (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chantier BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro aménagement et finition du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>LP R Caillié</x:t>
   </x:si>
   <x:si>
     <x:t>Patines et viellissement de la pierre</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration des épidermes</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maçon</x:t>
   </x:si>
   <x:si>
-    <x:t>Ouvrier professionnel en écoconstruction (AFC / Région)</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>Ouvrier en écoconstruction</x:t>
   </x:si>
   <x:si>
     <x:t>Éco-construction</x:t>
   </x:si>
   <x:si>
     <x:t>Le Gabion</x:t>
   </x:si>
   <x:si>
     <x:t>05200</x:t>
   </x:si>
   <x:si>
     <x:t>MEYRARGUES</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Compétences BTP</x:t>
   </x:si>
   <x:si>
     <x:t>C BTP</x:t>
@@ -659,108 +659,108 @@
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Scagliola</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP métiers du plâtre et de l'isolation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA LEA Paul Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA P Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stucs et sgraffitos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technique de la fresque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>bac pro interventions sur le patrimoine bâti option A maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>09/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro technicien du bâtiment : organisation et réalisation du gros œuvre (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
@@ -2924,1504 +2924,1504 @@
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>603218</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>38229</x:v>
+        <x:v>40571</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>138</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>12526</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>592932</x:v>
+        <x:v>634956</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="15" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="n">
+        <x:v>41830</x:v>
+      </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="J28" s="14" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>22303</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>614878</x:v>
+        <x:v>609391</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="C29" s="3" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>39032</x:v>
+      </x:c>
       <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J29" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22303</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>614894</x:v>
+        <x:v>609531</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>596294</x:v>
+        <x:v>567838</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40571</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>147</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>148</x:v>
-[...2 lines deleted...]
-        <x:v>149</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>12526</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>634956</x:v>
+        <x:v>641940</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>116</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>609391</x:v>
+        <x:v>641941</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>152</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>609531</x:v>
+        <x:v>548274</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>567838</x:v>
+        <x:v>548355</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>641940</x:v>
+        <x:v>548386</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>641941</x:v>
+        <x:v>626794</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>548274</x:v>
+        <x:v>498570</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>548355</x:v>
+        <x:v>642032</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>548386</x:v>
+        <x:v>642033</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>78</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>626794</x:v>
+        <x:v>604263</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>498570</x:v>
+        <x:v>603135</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>95</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>642032</x:v>
+        <x:v>620971</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>642033</x:v>
+        <x:v>603319</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>604263</x:v>
+        <x:v>603340</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>603135</x:v>
+        <x:v>603384</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>39178</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="H46" s="14" t="s">
+      <x:c r="H46" s="14" t="s"/>
+      <x:c r="I46" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="I46" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22274</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="R46" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="Q46" s="16" t="s">
+      <x:c r="S46" s="14" t="n">
+        <x:v>643924</x:v>
+      </x:c>
+      <x:c r="T46" s="16" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>40008</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>603319</x:v>
+        <x:v>552789</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>603340</x:v>
+        <x:v>592932</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
-      <x:c r="E49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>603384</x:v>
+        <x:v>614878</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>167</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>168</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>22274</x:v>
+        <x:v>22303</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>643924</x:v>
+        <x:v>614894</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
-      <x:c r="E51" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>552789</x:v>
+        <x:v>596294</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>34799</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -4485,57 +4485,57 @@
       <x:c r="H53" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>552811</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -4719,110 +4719,110 @@
       <x:c r="G57" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>641948</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>548258</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
@@ -4835,74 +4835,74 @@
       <x:c r="G59" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>548261</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5027,111 +5027,111 @@
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>548805</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>548807</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -5643,154 +5643,154 @@
       <x:c r="S72" s="14" t="n">
         <x:v>604060</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>620962</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>620963</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5847,51 +5847,51 @@
         <x:v>95</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>603346</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
@@ -6042,1577 +6042,1577 @@
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>614905</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>595923</x:v>
+        <x:v>597137</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>592929</x:v>
+        <x:v>643818</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>137</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592930</x:v>
+        <x:v>643822</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>22301</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>643714</x:v>
+        <x:v>643823</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>596291</x:v>
+        <x:v>503461</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
+      <x:c r="E85" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>596292</x:v>
+        <x:v>641830</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s"/>
+      <x:c r="E86" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>596296</x:v>
+        <x:v>641904</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>41940</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
+      <x:c r="E87" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>597137</x:v>
+        <x:v>641914</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="C88" s="15" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C88" s="15" t="n">
+        <x:v>39032</x:v>
+      </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s"/>
+      <x:c r="E88" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>54</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="J88" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J88" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>643818</x:v>
+        <x:v>641949</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="C89" s="3" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C89" s="3" t="n">
+        <x:v>39032</x:v>
+      </x:c>
       <x:c r="D89" s="3" t="s"/>
+      <x:c r="E89" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>54</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J89" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>643822</x:v>
+        <x:v>548234</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>212</x:v>
-[...1 lines deleted...]
-      <x:c r="C90" s="15" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C90" s="15" t="n">
+        <x:v>35715</x:v>
+      </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s"/>
+      <x:c r="E90" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="J90" s="14" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="J90" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>643823</x:v>
+        <x:v>548806</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>40008</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>503461</x:v>
+        <x:v>604749</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>40008</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22374</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>641830</x:v>
+        <x:v>603947</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>641904</x:v>
+        <x:v>603974</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>41940</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>22374</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>641914</x:v>
+        <x:v>604005</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>641949</x:v>
+        <x:v>604039</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>548234</x:v>
+        <x:v>641987</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>116</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>548806</x:v>
+        <x:v>603259</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>604749</x:v>
+        <x:v>643916</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>40008</x:v>
+        <x:v>39178</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>22374</x:v>
+        <x:v>22274</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>603947</x:v>
+        <x:v>599856</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>603974</x:v>
+        <x:v>595923</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
-      <x:c r="E101" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>604005</x:v>
+        <x:v>592929</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39032</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>22403</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>604039</x:v>
+        <x:v>592930</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22301</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>641987</x:v>
+        <x:v>643714</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>603259</x:v>
+        <x:v>596291</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>643916</x:v>
+        <x:v>596292</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>39178</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>22274</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>599856</x:v>
+        <x:v>596296</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7636,87 +7636,87 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>556741</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>603321</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
@@ -7747,51 +7747,51 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>643819</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
@@ -7802,51 +7802,51 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>643821</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
@@ -7865,78 +7865,78 @@
         <x:v>643824</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>609530</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
@@ -8008,51 +8008,51 @@
         <x:v>95</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>548281</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
@@ -8218,78 +8218,78 @@
         <x:v>498566</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>556841</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
@@ -8598,74 +8598,74 @@
         <x:v>95</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>603383</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22403</x:v>
@@ -8675,51 +8675,51 @@
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>597138</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
@@ -8732,105 +8732,105 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>595922</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>595921</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
@@ -8841,51 +8841,51 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>614927</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
@@ -8902,99 +8902,99 @@
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>614933</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41940</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>624511</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>22334</x:v>
@@ -9093,51 +9093,51 @@
       <x:c r="G133" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>641917</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
@@ -9562,57 +9562,57 @@
       <x:c r="H141" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>498518</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -9832,99 +9832,99 @@
         <x:v>547601</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>599845</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>22334</x:v>
@@ -9934,51 +9934,51 @@
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>592931</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
@@ -9991,51 +9991,51 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>592933</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38229</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>22334</x:v>
@@ -10207,51 +10207,51 @@
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>614892</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>22303</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
@@ -10314,51 +10314,51 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>643799</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>22303</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
@@ -10366,51 +10366,51 @@
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>643800</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
@@ -10921,51 +10921,51 @@
       <x:c r="G165" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>641920</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
@@ -11345,99 +11345,99 @@
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>548804</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>548868</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -11448,57 +11448,57 @@
       <x:c r="H174" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>604711</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -11508,57 +11508,57 @@
       <x:c r="H175" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>604750</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
@@ -11718,90 +11718,90 @@
       <x:c r="S178" s="14" t="n">
         <x:v>640908</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>628084</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -11834,155 +11834,155 @@
       <x:c r="S180" s="14" t="n">
         <x:v>641988</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>548884</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>596290</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>22334</x:v>
@@ -11992,51 +11992,51 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>596293</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
@@ -12049,105 +12049,105 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>596295</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>596297</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
@@ -12721,123 +12721,123 @@
         <x:v>95</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>603324</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>643881</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -12860,97 +12860,97 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>552678</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>503305</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41907</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>184</x:v>
@@ -12978,108 +12978,108 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>642781</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>22374</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>548248</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -13094,51 +13094,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>548301</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
@@ -13151,51 +13151,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>603948</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40008</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>