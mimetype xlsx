--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -293,60 +293,60 @@
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BMA ébéniste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tournage sur bois - Initation + consolidation</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2027 00:00:00</x:t>
   </x:si>
@@ -1538,264 +1538,264 @@
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>599849</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>34</x:v>
-[...1 lines deleted...]
-      <x:c r="C9" s="3" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="n">
+        <x:v>37494</x:v>
+      </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J9" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>45560</x:v>
+        <x:v>45582</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>624145</x:v>
+        <x:v>599704</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="C10" s="15" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C10" s="15" t="n">
+        <x:v>37494</x:v>
+      </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s"/>
+      <x:c r="E10" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="J10" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J10" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>45560</x:v>
+        <x:v>45582</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>643077</x:v>
+        <x:v>599705</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
-      <x:c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>45582</x:v>
+        <x:v>45560</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>599704</x:v>
+        <x:v>624145</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>45582</x:v>
+        <x:v>45560</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>599705</x:v>
+        <x:v>643077</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -2330,51 +2330,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>643091</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
@@ -3061,51 +3061,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>45560</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>642690</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
@@ -4070,51 +4070,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>45582</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>548883</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37538</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>90</x:v>
       </x:c>