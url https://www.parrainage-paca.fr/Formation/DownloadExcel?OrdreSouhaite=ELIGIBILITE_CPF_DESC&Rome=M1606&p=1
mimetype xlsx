--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -410,96 +410,96 @@
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiation bureautique (Pack Office)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Event-Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technique administrative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel employé administratif et d'accueil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optim'hum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Power Query Power Pivot les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mathez Conseil Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06205</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agent administratif et d'accueil</x:t>
   </x:si>
@@ -4475,309 +4475,306 @@
       <x:c r="R59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>575427</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>46390</x:v>
+        <x:v>35071</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>608727</x:v>
+        <x:v>601428</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>114</x:v>
-[...2 lines deleted...]
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>555923</x:v>
+        <x:v>583484</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>35071</x:v>
+        <x:v>46390</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>601428</x:v>
+        <x:v>608726</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>124</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>46390</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>583484</x:v>
+        <x:v>608727</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="C64" s="15" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C64" s="15" t="n">
+        <x:v>36803</x:v>
+      </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>64</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>125</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="J64" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="J64" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>46390</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>608726</x:v>
+        <x:v>555923</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -4857,51 +4854,51 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>544554</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
@@ -4990,51 +4987,51 @@
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35071</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>639663</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
@@ -5085,57 +5082,57 @@
       <x:c r="S70" s="14" t="n">
         <x:v>575508</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -5463,51 +5460,51 @@
       <x:c r="I77" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>635674</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>159</x:v>
       </x:c>