--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -371,78 +371,78 @@
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant en bilan de compétences</x:t>
   </x:si>
   <x:si>
     <x:t>Adks</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Céla Solution RH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Noitulos SolutioN</x:t>
   </x:si>
   <x:si>
     <x:t>13920</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sabine Jourdois</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Femme , Profession libérale , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller emploi et accompagnement professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>FOAD PIC</x:t>
   </x:si>
@@ -1890,230 +1890,230 @@
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>631140</x:v>
+        <x:v>613599</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="R16" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S16" s="14" t="n">
+        <x:v>630853</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="R16" s="14" t="s">
+      <x:c r="U16" s="16" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R17" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S17" s="0" t="n">
+        <x:v>631140</x:v>
+      </x:c>
+      <x:c r="T17" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="U17" s="4" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>630853</x:v>
+        <x:v>644710</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
@@ -2467,51 +2467,51 @@
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>615682</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
@@ -3480,51 +3480,51 @@
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>562498</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
@@ -3582,51 +3582,51 @@
       <x:c r="L46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>44595</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>615364</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">