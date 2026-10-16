--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -3958,154 +3958,154 @@
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>598320</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>643934</x:v>
+        <x:v>642632</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>642632</x:v>
+        <x:v>643934</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">