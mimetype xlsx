--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -335,57 +335,57 @@
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
@@ -1857,100 +1857,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>43490</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>628710</x:v>
+        <x:v>634290</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>43490</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>634290</x:v>
+        <x:v>628710</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40025</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>