--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -686,80 +686,80 @@
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des activités du tourisme et des voyages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable du développement (Apprentissage)</x:t>
-[...8 lines deleted...]
-    <x:t>09/07/2028 00:00:00</x:t>
+    <x:t>LP Gambetta</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des activités du tourisme et des voyages</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable retail dans le luxe (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vente spécialisée</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
@@ -947,263 +947,263 @@
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Technique Louis Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Var Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/02/2028 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Manager en ingénierie d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
     <x:t>BEAULIEU-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable commerce retail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion rayon</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable du développement commercial France et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable commerce retail (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/18/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Académie du Management</x:t>
   </x:si>
   <x:si>
     <x:t>ACAMAN</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Académie du Management - Antenne Brignoles</x:t>
   </x:si>
   <x:si>
     <x:t>83170</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
+    <x:t>Académie du Management - Antenne Cannes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Académie du Management - Antenne Cannes</x:t>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>responsable d'activité commerciale et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
@@ -1352,74 +1352,74 @@
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing et management du point de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Pilotage et développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>Force vente</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
@@ -1433,68 +1433,68 @@
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>FORMAVAR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elaboration et gestion d'un projet rentable en import/export</x:t>
   </x:si>
   <x:si>
     <x:t>Cibler La Bonne Boîte</x:t>
   </x:si>
   <x:si>
     <x:t>Import export</x:t>
   </x:si>
   <x:si>
     <x:t>LES ADRETS-DE-L'ESTEREL</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
@@ -1733,56 +1733,56 @@
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/18/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Charles Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sully Business School</x:t>
@@ -2081,56 +2081,56 @@
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Saint Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable du développement commercial spécificité développement commercial stratégique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial responsable et durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable du développement commercial spécificité développement commercial stratégique (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Miramas Formation - Cfa Fontlongue</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Denoves</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
@@ -2213,83 +2213,89 @@
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inatec</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
+    <x:t>Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diploma Sup - Ensao</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>My digital school Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
@@ -2324,210 +2330,204 @@
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Jeune 16-25 ans</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bachelor marketing &amp; business - diplôme de responsable du marketing et du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Administration ventes</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Business developer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale Sainte Victoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROUSSET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-MAXIME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fdm Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Saint Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel négociateur technico-commercial (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Performa - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESAME</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
-  </x:si>
-[...142 lines deleted...]
-    <x:t>ESAME</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
@@ -7193,734 +7193,733 @@
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>641316</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
-      <x:c r="E71" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>601322</x:v>
+        <x:v>622093</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>39205</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>601326</x:v>
+        <x:v>552683</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>553820</x:v>
+        <x:v>601322</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>605182</x:v>
+        <x:v>601326</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>39205</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>552683</x:v>
+        <x:v>553820</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>191</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>641317</x:v>
+        <x:v>605182</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>545031</x:v>
+        <x:v>592529</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>616220</x:v>
+        <x:v>593947</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>607425</x:v>
+        <x:v>641317</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s"/>
+      <x:c r="E80" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>592529</x:v>
+        <x:v>545031</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
+      <x:c r="E81" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>622093</x:v>
+        <x:v>616220</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>593947</x:v>
+        <x:v>607425</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
@@ -11185,569 +11184,569 @@
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>545099</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s"/>
+      <x:c r="E140" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>581447</x:v>
+        <x:v>607769</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>279</x:v>
-[...2 lines deleted...]
-        <x:v>280</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>633983</x:v>
+        <x:v>641283</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>279</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>633992</x:v>
+        <x:v>581447</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>547836</x:v>
+        <x:v>633983</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>609622</x:v>
+        <x:v>633992</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>645200</x:v>
+        <x:v>623595</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>623595</x:v>
+        <x:v>645200</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>641283</x:v>
+        <x:v>547836</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>607769</x:v>
+        <x:v>609622</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -11782,76 +11781,76 @@
         <x:v>547217</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>545054</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
@@ -11901,76 +11900,76 @@
         <x:v>614691</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>641296</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
@@ -12020,76 +12019,76 @@
         <x:v>607546</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>600594</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
@@ -12105,51 +12104,51 @@
       <x:c r="H155" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>609170</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
@@ -12164,51 +12163,51 @@
         <x:v>288</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>552409</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
@@ -12221,51 +12220,51 @@
       <x:c r="G157" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>645172</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
@@ -12292,51 +12291,51 @@
       <x:c r="L158" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>633985</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -12454,1463 +12453,1463 @@
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>578833</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s"/>
+      <x:c r="E162" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>608654</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
+      <x:c r="E163" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>608659</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>608654</x:v>
+        <x:v>632721</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>608659</x:v>
+        <x:v>578836</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>632721</x:v>
+        <x:v>578835</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>37787</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>34559</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>578836</x:v>
+        <x:v>613761</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>578835</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>613761</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>38808</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>632698</x:v>
+        <x:v>608653</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>608660</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>608653</x:v>
+        <x:v>608678</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>608660</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37787</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34559</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>608678</x:v>
+        <x:v>632702</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>586726</x:v>
+        <x:v>578851</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>632702</x:v>
+        <x:v>578775</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>578851</x:v>
+        <x:v>578776</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>37787</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34559</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>578775</x:v>
+        <x:v>613746</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>578776</x:v>
+        <x:v>578833</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>37787</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>34559</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>613746</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>578774</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>643435</x:v>
+        <x:v>643313</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="U183" s="4" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>628453</x:v>
+        <x:v>643472</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>643313</x:v>
+        <x:v>643435</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>41966</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>643472</x:v>
+        <x:v>628453</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -13920,51 +13919,51 @@
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>608981</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>337</x:v>
@@ -14297,153 +14296,153 @@
         <x:v>644917</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>645008</x:v>
+        <x:v>556460</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>556460</x:v>
+        <x:v>645008</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -14466,51 +14465,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>606290</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>63</x:v>
@@ -14526,51 +14525,51 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>644959</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -14647,565 +14646,565 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>607865</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I200" s="16" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="J200" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="K200" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L200" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="M200" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="N200" s="15" t="n">
+        <x:v>34085</x:v>
+      </x:c>
+      <x:c r="O200" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P200" s="14" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...23 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>547440</x:v>
+        <x:v>644961</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>34465</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>506613</x:v>
+        <x:v>547440</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>34465</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>336</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>644914</x:v>
+        <x:v>506613</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>336</x:v>
-[...2 lines deleted...]
-        <x:v>337</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>644962</x:v>
+        <x:v>606950</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>606950</x:v>
+        <x:v>599468</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>599468</x:v>
+        <x:v>644914</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>644961</x:v>
+        <x:v>644962</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>599469</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
@@ -15249,76 +15248,76 @@
         <x:v>593941</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
@@ -15334,167 +15333,167 @@
       <x:c r="H211" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>645007</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>607293</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>558045</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
@@ -16640,51 +16639,51 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>556111</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
@@ -16877,162 +16876,161 @@
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>599467</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>387</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>337</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>598968</x:v>
+        <x:v>644963</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>336</x:v>
-[...2 lines deleted...]
-        <x:v>337</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>644963</x:v>
+        <x:v>598968</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -17055,172 +17053,172 @@
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>598969</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>645006</x:v>
+        <x:v>644916</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>644916</x:v>
+        <x:v>645006</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>63</x:v>
@@ -17945,51 +17943,51 @@
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>605204</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
@@ -19059,113 +19057,113 @@
       <x:c r="S274" s="14" t="n">
         <x:v>537647</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>606948</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -19590,51 +19588,51 @@
         <x:v>605458</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>426</x:v>
@@ -19648,203 +19646,209 @@
       <x:c r="S284" s="14" t="n">
         <x:v>600593</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>641284</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>545055</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C287" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
+      <x:c r="D287" s="3" t="s"/>
+      <x:c r="E287" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G287" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C287" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G287" s="0" t="s">
+      <x:c r="H287" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>596766</x:v>
+        <x:v>548514</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
@@ -19864,185 +19868,179 @@
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>605459</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>41624</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="I289" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="H289" s="0" t="s">
+      <x:c r="J289" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K289" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="L289" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="M289" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="N289" s="3" t="n">
+        <x:v>34052</x:v>
+      </x:c>
+      <x:c r="O289" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="I289" s="4" t="s">
+      <x:c r="P289" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="J289" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>548514</x:v>
+        <x:v>596766</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>602185</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
@@ -20561,51 +20559,51 @@
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>609208</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -20683,1372 +20681,1374 @@
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>593931</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
+      <x:c r="E303" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>449</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>622386</x:v>
+        <x:v>567806</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>449</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>622566</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>624500</x:v>
+        <x:v>638155</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
-      <x:c r="E306" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>567806</x:v>
+        <x:v>638156</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>638155</x:v>
+        <x:v>624500</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>451</x:v>
-[...1 lines deleted...]
-      <x:c r="H308" s="14" t="s"/>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H308" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I308" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>638156</x:v>
+        <x:v>622386</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
-      <x:c r="E309" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>556609</x:v>
+        <x:v>622566</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>445</x:v>
-[...1 lines deleted...]
-      <x:c r="H310" s="14" t="s"/>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>548693</x:v>
+        <x:v>556609</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
+      <x:c r="E311" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>635412</x:v>
+        <x:v>548693</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>449</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>607693</x:v>
+        <x:v>635412</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>641034</x:v>
+        <x:v>607693</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>624521</x:v>
+        <x:v>641034</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>597477</x:v>
+        <x:v>624521</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>449</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>607701</x:v>
+        <x:v>597477</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>40172</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>601590</x:v>
+        <x:v>607701</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>545663</x:v>
+        <x:v>601590</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>449</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>607695</x:v>
+        <x:v>545663</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>607700</x:v>
+        <x:v>609199</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>601556</x:v>
+        <x:v>607695</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>609199</x:v>
+        <x:v>607700</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
-      <x:c r="E323" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>640509</x:v>
+        <x:v>615335</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
-      <x:c r="E324" s="14" t="s"/>
+      <x:c r="E324" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>615335</x:v>
+        <x:v>640509</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
+      <x:c r="E325" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>542369</x:v>
+        <x:v>601556</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
@@ -22214,51 +22214,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
@@ -22348,51 +22348,51 @@
       <x:c r="M331" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>640983</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
@@ -22696,51 +22696,51 @@
       <x:c r="M337" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>602010</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
@@ -22865,114 +22865,114 @@
       <x:c r="K340" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>550533</x:v>
+        <x:v>602006</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>602006</x:v>
+        <x:v>550533</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
@@ -22987,51 +22987,51 @@
       <x:c r="M342" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>550544</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -23221,51 +23221,51 @@
       <x:c r="M346" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>549121</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
@@ -23873,99 +23873,97 @@
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>599875</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>547775</x:v>
+        <x:v>545104</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
@@ -23986,97 +23984,99 @@
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>593934</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s"/>
+      <x:c r="E360" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>545104</x:v>
+        <x:v>547775</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -24198,69 +24198,69 @@
       <x:c r="G363" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>623614</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>508</x:v>
@@ -24395,51 +24395,51 @@
       <x:c r="L366" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>600172</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
@@ -24458,104 +24458,104 @@
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>618560</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>63</x:v>
@@ -24794,57 +24794,57 @@
       <x:c r="K373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>555016</x:v>
+        <x:v>608393</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I374" s="16" t="s">
         <x:v>524</x:v>
@@ -24855,57 +24855,57 @@
       <x:c r="K374" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>608393</x:v>
+        <x:v>555016</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
@@ -24915,57 +24915,57 @@
       <x:c r="K375" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>554359</x:v>
+        <x:v>602433</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>531</x:v>
@@ -24976,54 +24976,54 @@
       <x:c r="K376" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>602513</x:v>
+        <x:v>554359</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
@@ -25036,57 +25036,57 @@
       <x:c r="K377" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>602433</x:v>
+        <x:v>602513</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -25415,237 +25415,237 @@
         <x:v>33</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>629917</x:v>
+        <x:v>629918</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>642416</x:v>
+        <x:v>629917</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>617729</x:v>
+        <x:v>642416</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>617730</x:v>
+        <x:v>617729</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -25655,114 +25655,111 @@
       <x:c r="K388" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>617731</x:v>
+        <x:v>617730</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
-      <x:c r="E389" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>640292</x:v>
+        <x:v>617731</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
@@ -25771,114 +25768,114 @@
       <x:c r="K390" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>600061</x:v>
+        <x:v>640292</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>640291</x:v>
+        <x:v>600061</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
@@ -25887,168 +25884,170 @@
       <x:c r="K392" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>600062</x:v>
+        <x:v>640291</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>629918</x:v>
+        <x:v>642414</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
-      <x:c r="E394" s="14" t="s"/>
+      <x:c r="E394" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>642414</x:v>
+        <x:v>600062</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="U394" s="16" t="s">
         <x:v>555</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -26529,51 +26528,51 @@
       <x:c r="M403" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>549086</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
@@ -26585,51 +26584,51 @@
       <x:c r="L404" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>601347</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -26762,51 +26761,51 @@
       <x:c r="M407" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>552917</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
@@ -26875,51 +26874,51 @@
       <x:c r="L409" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>601343</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
@@ -28070,151 +28069,150 @@
         <x:v>603474</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>599</x:v>
-[...1 lines deleted...]
-      <x:c r="H430" s="14" t="s"/>
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="H430" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>546962</x:v>
+        <x:v>556626</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>586</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>556626</x:v>
+        <x:v>546962</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -28384,51 +28382,51 @@
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
@@ -28521,82 +28519,82 @@
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>593951</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>41624</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>596765</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
@@ -28965,51 +28963,51 @@
       <x:c r="M445" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>605439</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -29417,51 +29415,51 @@
       <x:c r="G453" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>554935</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
@@ -29684,191 +29682,191 @@
         <x:v>546785</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>545474</x:v>
+        <x:v>602642</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>602642</x:v>
+        <x:v>545474</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
@@ -30132,94 +30130,94 @@
       <x:c r="M465" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
@@ -30235,51 +30233,51 @@
       <x:c r="G467" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>509939</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
@@ -30307,51 +30305,51 @@
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>520236</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -30494,51 +30492,51 @@
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>609171</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -30670,51 +30668,51 @@
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>72</x:v>
@@ -30778,51 +30776,51 @@
       <x:c r="M476" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>556176</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -31064,51 +31062,51 @@
       <x:c r="K481" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>553122</x:v>
+        <x:v>553123</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>497</x:v>
@@ -31180,51 +31178,51 @@
       <x:c r="K483" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>553123</x:v>
+        <x:v>553122</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>497</x:v>
@@ -31547,51 +31545,51 @@
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>551915</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -31885,218 +31883,218 @@
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>549477</x:v>
+        <x:v>600735</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>600735</x:v>
+        <x:v>600738</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>600738</x:v>
+        <x:v>549477</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -32747,51 +32745,51 @@
       <x:c r="M510" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
@@ -32815,66 +32813,66 @@
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>571075</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
@@ -33059,55 +33057,55 @@
         <x:v>556463</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
@@ -33156,133 +33154,133 @@
       <x:c r="M517" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>601934</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
@@ -33297,260 +33295,263 @@
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>571085</x:v>
+        <x:v>603602</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>553769</x:v>
+        <x:v>547467</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
-      <x:c r="E522" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>718</x:v>
-[...1 lines deleted...]
-      <x:c r="H522" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H522" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I522" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>603602</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H523" s="0" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>547467</x:v>
+        <x:v>607853</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
@@ -33573,2680 +33574,2672 @@
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>641265</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>694</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>607853</x:v>
+        <x:v>606978</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
-      <x:c r="E526" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>606978</x:v>
+        <x:v>566524</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
-      <x:c r="E527" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>607485</x:v>
+        <x:v>571002</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>573879</x:v>
+        <x:v>607485</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
+      <x:c r="E529" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>554038</x:v>
+        <x:v>573879</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
-      <x:c r="E530" s="14" t="s"/>
+      <x:c r="E530" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>566524</x:v>
+        <x:v>571085</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
+      <x:c r="E531" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>632376</x:v>
+        <x:v>553769</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>586469</x:v>
+        <x:v>632376</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
-      <x:c r="E533" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>608240</x:v>
+        <x:v>586469</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>709</x:v>
-[...1 lines deleted...]
-      <x:c r="H534" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I534" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>554757</x:v>
+        <x:v>608240</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="E535" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>552308</x:v>
+        <x:v>554757</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>600582</x:v>
+        <x:v>552308</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>607306</x:v>
+        <x:v>600582</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s"/>
+      <x:c r="E538" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>542524</x:v>
+        <x:v>607306</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>544698</x:v>
+        <x:v>542524</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
-      <x:c r="E540" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>605205</x:v>
+        <x:v>544698</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>565512</x:v>
+        <x:v>605205</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>38466</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>34590</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>545654</x:v>
+        <x:v>565512</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>600717</x:v>
+        <x:v>545654</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>603564</x:v>
+        <x:v>600717</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>737</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>589688</x:v>
+        <x:v>603564</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
-      <x:c r="E546" s="14" t="s"/>
+      <x:c r="E546" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>618757</x:v>
+        <x:v>589688</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>592527</x:v>
+        <x:v>618757</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>599410</x:v>
+        <x:v>592527</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>740</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
-      <x:c r="E549" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>603557</x:v>
+        <x:v>599410</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
-      <x:c r="E550" s="14" t="s"/>
+      <x:c r="E550" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>597167</x:v>
+        <x:v>603557</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>632404</x:v>
+        <x:v>597167</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
-      <x:c r="E552" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>600168</x:v>
+        <x:v>632404</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>37968</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
-        <x:v>743</x:v>
-[...2 lines deleted...]
-        <x:v>744</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>603083</x:v>
+        <x:v>600168</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37968</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
-      <x:c r="E554" s="14" t="s"/>
+      <x:c r="E554" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>718</x:v>
-[...1 lines deleted...]
-      <x:c r="H554" s="14" t="s"/>
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="H554" s="14" t="s">
+        <x:v>746</x:v>
+      </x:c>
       <x:c r="I554" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>582012</x:v>
+        <x:v>603083</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>554039</x:v>
+        <x:v>582012</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>718</x:v>
-[...1 lines deleted...]
-      <x:c r="H556" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>583334</x:v>
+        <x:v>554039</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>556459</x:v>
+        <x:v>583334</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>727</x:v>
-[...1 lines deleted...]
-      <x:c r="H558" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I558" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>552265</x:v>
+        <x:v>556459</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>607327</x:v>
+        <x:v>552265</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>702</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>549605</x:v>
+        <x:v>607327</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
+      <x:c r="E561" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="H561" s="0" t="s">
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>593955</x:v>
+        <x:v>549605</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
-      <x:c r="E562" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>560941</x:v>
+        <x:v>593955</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>735</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>546512</x:v>
+        <x:v>560941</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
-      <x:c r="E564" s="14" t="s"/>
+      <x:c r="E564" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>545086</x:v>
+        <x:v>546512</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
-      <x:c r="E565" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>545648</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>506</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>600271</x:v>
+        <x:v>545648</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
+      <x:c r="E567" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H567" s="0" t="s">
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>632490</x:v>
+        <x:v>600271</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>615981</x:v>
+        <x:v>632490</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
-      <x:c r="E569" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>608888</x:v>
+        <x:v>615981</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I570" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>608241</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
@@ -36293,370 +36286,372 @@
         <x:v>603774</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>607323</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
+      <x:c r="E573" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>545091</x:v>
+        <x:v>608888</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>592568</x:v>
+        <x:v>593948</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>41060</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>571002</x:v>
+        <x:v>592822</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>712</x:v>
-[...1 lines deleted...]
-      <x:c r="H576" s="14" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
       <x:c r="I576" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>593948</x:v>
+        <x:v>545091</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
-        <x:v>41060</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
-        <x:v>34056</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>592822</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
@@ -36750,2578 +36745,2576 @@
         <x:v>600262</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>641223</x:v>
+        <x:v>641262</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
-      <x:c r="E581" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>641262</x:v>
+        <x:v>635311</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>471</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>759</x:v>
-[...1 lines deleted...]
-      <x:c r="H582" s="14" t="s"/>
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="H582" s="14" t="s">
+        <x:v>761</x:v>
+      </x:c>
       <x:c r="I582" s="16" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="J582" s="14" t="s"/>
+      <x:c r="K582" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L582" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M582" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N582" s="15" t="n">
+        <x:v>34554</x:v>
+      </x:c>
+      <x:c r="O582" s="14" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="P582" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="J582" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>635311</x:v>
+        <x:v>620134</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>762</x:v>
-[...1 lines deleted...]
-      <x:c r="C583" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C583" s="3" t="n">
+        <x:v>38368</x:v>
+      </x:c>
       <x:c r="D583" s="3" t="s"/>
+      <x:c r="E583" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>763</x:v>
-[...1 lines deleted...]
-      <x:c r="H583" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="I583" s="4" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="J583" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="K583" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L583" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="M583" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="N583" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O583" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P583" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="Q583" s="4" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="R583" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="I583" s="4" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>620134</x:v>
+        <x:v>546873</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>766</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>768</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>769</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>558864</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>546873</x:v>
+        <x:v>548694</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="Q586" s="16" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="R586" s="14" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="S586" s="14" t="n">
+        <x:v>599822</x:v>
+      </x:c>
+      <x:c r="T586" s="16" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="Q586" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>599822</x:v>
+        <x:v>642987</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>642987</x:v>
+        <x:v>601557</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>601557</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>774</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>544951</x:v>
+        <x:v>599384</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>599384</x:v>
+        <x:v>643758</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>643758</x:v>
+        <x:v>601591</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>641035</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
-      <x:c r="E594" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>601591</x:v>
+        <x:v>620450</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40172</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>620450</x:v>
+        <x:v>624499</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
-        <x:v>40172</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
-      <x:c r="E596" s="14" t="s"/>
+      <x:c r="E596" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="H596" s="14" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="I596" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="H596" s="14" t="s"/>
-[...2 lines deleted...]
-      </x:c>
       <x:c r="J596" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="Q596" s="16" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>624499</x:v>
+        <x:v>555758</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>778</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>778</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>555758</x:v>
+        <x:v>618248</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="H598" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>618248</x:v>
+        <x:v>557775</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>557775</x:v>
+        <x:v>608699</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>608699</x:v>
+        <x:v>608697</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>608697</x:v>
+        <x:v>557776</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>557776</x:v>
+        <x:v>641649</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>641649</x:v>
+        <x:v>598940</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>785</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>785</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>598940</x:v>
+        <x:v>546057</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H605" s="0" t="s">
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>546057</x:v>
+        <x:v>607818</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
-      <x:c r="E606" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>607818</x:v>
+        <x:v>606291</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
-        <x:v>246</x:v>
-[...2 lines deleted...]
-        <x:v>247</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>606291</x:v>
+        <x:v>588106</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
-      <x:c r="E608" s="14" t="s"/>
+      <x:c r="E608" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>588106</x:v>
+        <x:v>553767</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
-      <x:c r="E609" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>553767</x:v>
+        <x:v>588104</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
-        <x:v>254</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>792</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
-      <x:c r="E610" s="14" t="s"/>
+      <x:c r="E610" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="Q610" s="16" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="R610" s="14" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="S610" s="14" t="n">
+        <x:v>642461</x:v>
+      </x:c>
+      <x:c r="T610" s="16" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="U610" s="16" t="s">
         <x:v>791</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>642461</x:v>
+        <x:v>599552</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>794</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>599552</x:v>
+        <x:v>599551</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>717</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>599551</x:v>
+        <x:v>556466</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>556466</x:v>
+        <x:v>642458</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
-      <x:c r="E615" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G615" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H615" s="0" t="s">
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>642458</x:v>
+        <x:v>554798</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>796</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>797</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
-      <x:c r="E616" s="14" t="s"/>
+      <x:c r="E616" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>246</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>554798</x:v>
+        <x:v>552957</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
-      <x:c r="E617" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>552957</x:v>
+        <x:v>593940</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>798</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
-      <x:c r="E618" s="14" t="s"/>
+      <x:c r="E618" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>799</x:v>
-[...1 lines deleted...]
-      <x:c r="H618" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H618" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="I618" s="16" t="s">
-        <x:v>800</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>593940</x:v>
+        <x:v>556864</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>556864</x:v>
+        <x:v>643065</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="H620" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="H620" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I620" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>643065</x:v>
+        <x:v>643129</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>803</x:v>
-[...1 lines deleted...]
-      <x:c r="H621" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I621" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J621" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="K621" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="L621" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M621" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="N621" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O621" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="P621" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="I621" s="4" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>643129</x:v>
+        <x:v>641223</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="H622" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I622" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>599652</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>641239</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -39330,187 +39323,187 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>601465</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="H625" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
-      <x:c r="H625" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>546433</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>609681</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
@@ -39644,51 +39637,51 @@
       <x:c r="L629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>601974</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>813</x:v>
@@ -39754,51 +39747,51 @@
       <x:c r="L631" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>614409</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C632" s="15" t="s"/>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s"/>
       <x:c r="K632" s="14" t="s">
@@ -39867,51 +39860,51 @@
       <x:c r="L633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>601975</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
@@ -39975,51 +39968,51 @@
       <x:c r="L635" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>13209</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>614423</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>824</x:v>
       </x:c>
@@ -40619,51 +40612,51 @@
       <x:c r="M646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>557580</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -40975,51 +40968,51 @@
       <x:c r="M652" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>557587</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>34</x:v>
       </x:c>