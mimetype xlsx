--- v0 (2026-10-16)
+++ v1 (2026-10-16)
@@ -218,80 +218,80 @@
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re ST2S sciences et technologies de la santé et du social</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat médicosocial</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eki-Vie - Harmonika</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage du sportif niveau 2 EXPERT ( non thérapeutique)</x:t>
   </x:si>
   <x:si>
     <x:t>Prepa-Sports Pro</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine sportive</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Charles de Gaulle</x:t>
   </x:si>
   <x:si>
     <x:t>84405</x:t>
   </x:si>
   <x:si>
     <x:t>APT CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher pour les personnes âgées</x:t>
   </x:si>
   <x:si>
     <x:t>Une Porte Vers Soi</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2025 00:00:00</x:t>
@@ -515,80 +515,80 @@
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Zhong Li</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - Cursus complet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine traditionnelle chinoise - 1re et 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e et 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/11/2027 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Psychiatrie et psychologie légales</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Psychiatrie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
@@ -605,152 +605,152 @@
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers Secours en Santé Mentale - PSSM</x:t>
   </x:si>
   <x:si>
     <x:t>François Maheu - Formation Médiation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>FMC</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Santé mentale</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Pastré</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
+    <x:t>lycée Nelson Mandela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gérontopraticien (SCBE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hantone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gérontologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
-    <x:t>13012</x:t>
-[...23 lines deleted...]
-    <x:t>03/06/2027 00:00:00</x:t>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Bases en neurosciences appliquées à l’accompagnement thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
-    <x:t>13013</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Formateur , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>Neurologie</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de formation approfondie en sciences médicales 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
@@ -782,56 +782,56 @@
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Aromatologie scientifique appliquée : usage sécurisé des huiles essentielles en conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Celys Blue</x:t>
   </x:si>
   <x:si>
     <x:t>84210</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>PERNES-LES-FONTAINES</x:t>
   </x:si>
   <x:si>
+    <x:t>07/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/16/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de l'Empéri</x:t>
   </x:si>
   <x:si>
     <x:t>13657</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Viala Lacoste</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
@@ -842,165 +842,165 @@
   <x:si>
     <x:t>Patrick Fouchier - Résonance Energétique par Stimulation Cutanée</x:t>
   </x:si>
   <x:si>
     <x:t>RESC</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Traitement douleur</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Fénelon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Comportementaliste Félin</x:t>
   </x:si>
   <x:si>
     <x:t>Zoopro</x:t>
   </x:si>
   <x:si>
-    <x:t>83000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Fénelon</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Autisme, TSA : gestion de la douleur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edi Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autisme, TSA : troubles alimentaires, évaluation et intervention</x:t>
   </x:si>
   <x:si>
-    <x:t>Edi Formation</x:t>
-[...2 lines deleted...]
-    <x:t>06220</x:t>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : ABA - Analyse Béhaviorale Appliquée ou comment enseigner à un très jeune enfant</x:t>
   </x:si>
   <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autisme, TSA : gestion de la douleur</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/21/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/09/2027 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>10/12/2027 00:00:00</x:t>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Caucadis</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Lycée polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1696,134 +1696,134 @@
         <x:v>29</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
         <x:v>596406</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>43019</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>631005</x:v>
+        <x:v>598448</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43019</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>598448</x:v>
+        <x:v>631005</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>26</x:v>
@@ -2150,96 +2150,96 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>596423</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>598449</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
@@ -3211,51 +3211,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>566910</x:v>
+        <x:v>635889</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
@@ -3313,159 +3313,159 @@
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>635889</x:v>
+        <x:v>578993</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="U36" s="16" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>578993</x:v>
+        <x:v>566910</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>598447</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
@@ -3624,51 +3624,51 @@
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>43431</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>614428</x:v>
+        <x:v>614424</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>175</x:v>
@@ -3676,51 +3676,51 @@
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43431</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>614424</x:v>
+        <x:v>614428</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>183</x:v>
@@ -3880,359 +3880,359 @@
       <x:c r="K47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>596405</x:v>
+        <x:v>596397</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>35015</x:v>
+        <x:v>14289</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>596397</x:v>
+        <x:v>610980</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>14289</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>610980</x:v>
+        <x:v>596405</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
+      <x:c r="I50" s="16" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>43057</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="Q50" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>642531</x:v>
+        <x:v>596420</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="H51" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43057</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>623897</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>210</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>35015</x:v>
+        <x:v>43057</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="R52" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="S52" s="14" t="n">
+        <x:v>642531</x:v>
+      </x:c>
+      <x:c r="T52" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="Q52" s="16" t="s">
-[...2 lines deleted...]
-      <x:c r="R52" s="14" t="s">
+      <x:c r="U52" s="16" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="I53" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="H53" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43057</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="Q53" s="4" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>630118</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
@@ -4470,145 +4470,145 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>596418</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>598446</x:v>
+        <x:v>598396</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>598396</x:v>
+        <x:v>598446</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
@@ -4660,106 +4660,106 @@
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>635612</x:v>
+        <x:v>635611</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>635611</x:v>
+        <x:v>635612</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
@@ -4969,159 +4969,159 @@
       <x:c r="K68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>596403</x:v>
+        <x:v>596421</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="I69" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="I69" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="Q69" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="Q69" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>491243</x:v>
+        <x:v>596403</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>35015</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="R70" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="S70" s="14" t="n">
+        <x:v>491243</x:v>
+      </x:c>
+      <x:c r="T70" s="16" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
@@ -5173,712 +5173,712 @@
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>584838</x:v>
+        <x:v>637936</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>637909</x:v>
+        <x:v>637938</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="U73" s="4" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>637936</x:v>
+        <x:v>637940</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>584837</x:v>
+        <x:v>637941</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>637938</x:v>
+        <x:v>584835</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>637818</x:v>
+        <x:v>584838</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="U77" s="4" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>637934</x:v>
+        <x:v>637818</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>637935</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>637937</x:v>
+        <x:v>637909</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>637939</x:v>
+        <x:v>637934</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>637941</x:v>
+        <x:v>637937</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>637940</x:v>
+        <x:v>584837</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>584835</x:v>
+        <x:v>637939</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>596426</x:v>
+        <x:v>620495</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>293</x:v>
@@ -5887,51 +5887,51 @@
       <x:c r="K86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>620495</x:v>
+        <x:v>596426</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 