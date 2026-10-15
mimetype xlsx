--- v0 (2026-10-15)
+++ v1 (2026-10-15)
@@ -194,72 +194,72 @@
   <x:si>
     <x:t>bac pro aéronautique option structure</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS aéronautique</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation aéronautique option hélicoptères à moteurs à turbines</x:t>
   </x:si>
   <x:si>
     <x:t>CAP aéronautique option structures</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>CAP aéronautique option avionique</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation professionnelle continue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac pro aéronautique option avionique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro aéronautique option avionique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bac pro aéronautique option systèmes</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation aéronautique option avions à moteurs à turbines</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>bac pro aéronautique option systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
@@ -1359,151 +1359,151 @@
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>595928</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>37924</x:v>
+        <x:v>37928</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>595661</x:v>
+        <x:v>641686</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>641686</x:v>
+        <x:v>595905</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
@@ -1516,162 +1516,162 @@
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>595905</x:v>
+        <x:v>595907</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>37928</x:v>
+        <x:v>37924</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>595907</x:v>
+        <x:v>595661</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="Q12" s="16" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>583882</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>41498</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
@@ -2284,51 +2284,51 @@
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>605650</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37924</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>90</x:v>
@@ -2341,51 +2341,51 @@
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>644607</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37924</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>91</x:v>
@@ -2822,51 +2822,51 @@
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>605708</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37928</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>23613</x:v>
@@ -2994,184 +2994,184 @@
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>605747</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>541920</x:v>
+        <x:v>589718</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>589718</x:v>
+        <x:v>541920</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38576</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>23613</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>640259</x:v>
       </x:c>
@@ -3278,73 +3278,73 @@
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>547555</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36966</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>11452</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>617140</x:v>
       </x:c>