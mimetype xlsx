--- v0 (2026-10-14)
+++ v1 (2026-10-14)
@@ -206,176 +206,176 @@
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours internet des objets et mobilité</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission numérique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
   </x:si>
   <x:si>
     <x:t>83070</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Les Eucalyptus</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique, technologie et sciences de l'ingénieur (PTSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et sciences industrielles (TSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
@@ -551,90 +551,90 @@
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Maitriser les outils numériques expertaux</x:t>
   </x:si>
   <x:si>
     <x:t>Hsce</x:t>
   </x:si>
   <x:si>
     <x:t>SANARY-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager en infrastructures et cybersécurité des systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cesi Association - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention électronique, énergie électrique, automatique</x:t>
   </x:si>
   <x:si>
     <x:t>Électronique</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
@@ -1418,51 +1418,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>596796</x:v>
+        <x:v>596797</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -1472,51 +1472,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>596797</x:v>
+        <x:v>596796</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>54</x:v>
@@ -1524,232 +1524,232 @@
       <x:c r="H6" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>603428</x:v>
+        <x:v>603429</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="E7" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>603429</x:v>
+        <x:v>554883</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>554883</x:v>
+        <x:v>603428</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="U8" s="16" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>41613</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>596799</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -1882,335 +1882,335 @@
         <x:v>75</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="P13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="P13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>592953</x:v>
+        <x:v>592952</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>592950</x:v>
+        <x:v>592953</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592951</x:v>
+        <x:v>592950</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>592952</x:v>
+        <x:v>592951</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>592580</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>592581</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>72</x:v>
@@ -2239,179 +2239,179 @@
       <x:c r="R19" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>592582</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>592910</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>71</x:v>
@@ -2545,131 +2545,131 @@
       <x:c r="R25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>592936</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37581</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>595605</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>42237</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
@@ -3194,51 +3194,51 @@
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>600422</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38117</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
@@ -3475,103 +3475,103 @@
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>642763</x:v>
+        <x:v>588511</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="U42" s="16" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>588511</x:v>
+        <x:v>642763</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
@@ -3631,167 +3631,167 @@
       <x:c r="G45" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="S45" s="0" t="n">
+        <x:v>600221</x:v>
+      </x:c>
+      <x:c r="T45" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="Q45" s="4" t="s">
-[...8 lines deleted...]
-      <x:c r="T45" s="4" t="s">
+      <x:c r="U45" s="4" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>600221</x:v>
+        <x:v>601256</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>549300</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
@@ -3836,54 +3836,54 @@
       <x:c r="R48" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>549331</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24354</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -3892,79 +3892,79 @@
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>591877</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24354</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>591876</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
@@ -4344,82 +4344,82 @@
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>591993</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>591994</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>201</x:v>
       </x:c>